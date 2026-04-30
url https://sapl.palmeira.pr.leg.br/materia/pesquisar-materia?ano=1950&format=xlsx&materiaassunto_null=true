--- v0 (2025-11-28)
+++ v1 (2026-04-30)
@@ -51,279 +51,279 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2563/projeto_de_lei_no_75-1950.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2563/projeto_de_lei_no_75-1950.pdf</t>
   </si>
   <si>
     <t>Eleva os preços de terrenos pertencentes à Fazenda Municipal.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2564/projeto_de_lei_no_76-1950.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2564/projeto_de_lei_no_76-1950.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a entrar em entendimentos com a Cia. Telefônica Paranaense para alteração da cláusula VIII do contrato firmado entre a referida companhia e esta Prefeitura.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2565/projeto_de_lei_no_77-1950.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2565/projeto_de_lei_no_77-1950.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de terreno para o Hospital de Caridade de Palmeira.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2566/projeto_de_lei_no_78-1950.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2566/projeto_de_lei_no_78-1950.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial de CR$ 25.214,00.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2567/projeto_de_lei_no_79-1950.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2567/projeto_de_lei_no_79-1950.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar de CR$ 44.800,10.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2568/projeto_de_lei_no_80-1950.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2568/projeto_de_lei_no_80-1950.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar de CR$ 217.000,00.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2569/projeto_de_lei_no_81-1950.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2569/projeto_de_lei_no_81-1950.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial de CR$ 8.000,00.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2570/projeto_de_lei_no_82-1950.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2570/projeto_de_lei_no_82-1950.pdf</t>
   </si>
   <si>
     <t>Doa uma área de terreno ao Governo do Estado do Paraná.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2571/projeto_de_lei_no_83-1950.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2571/projeto_de_lei_no_83-1950.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de escriturário, padrão L.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2572/projeto_de_lei_no_84-1950.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2572/projeto_de_lei_no_84-1950.pdf</t>
   </si>
   <si>
     <t>Cria um cargo de fiscal, padrão P.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2573/projeto_de_lei_no_85-1950.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2573/projeto_de_lei_no_85-1950.pdf</t>
   </si>
   <si>
     <t>Fica aprovada a escala padrão de vencimentos para o pessoal do quadro permanente desta Prefeitura.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2574/projeto_de_lei_no_86-1950.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2574/projeto_de_lei_no_86-1950.pdf</t>
   </si>
   <si>
     <t>Ficam fixados, para o exercício de 1951, a contar de 1º de janeiro vindouro, os padrões dos seguintes cargos do quadro de pessoal permanente desta Prefeitura.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2575/projeto_de_lei_no_87-1950.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2575/projeto_de_lei_no_87-1950.pdf</t>
   </si>
   <si>
     <t>Projeto da lei orçamentária para o exercício de 1951.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2576/projeto_de_lei_no_88-1950.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2576/projeto_de_lei_no_88-1950.pdf</t>
   </si>
   <si>
     <t>Fica criado o Serviço Rodoviário Municipal, diretamente subordinado ao Prefeito e com autonomia administrativa e financeira, nos termos da presente lei.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2577/projeto_de_lei_no_89-1950.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2577/projeto_de_lei_no_89-1950.pdf</t>
   </si>
   <si>
     <t>Doa um terreno para o Governo do Estado do Paraná.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2578/projeto_de_lei_no_90-1950.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2578/projeto_de_lei_no_90-1950.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial de CR$ 35.000,00.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2579/projeto_de_lei_no_91-1950.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2579/projeto_de_lei_no_91-1950.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial de CR$ 5.000,00.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2580/projeto_de_lei_no_92-1950.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2580/projeto_de_lei_no_92-1950.pdf</t>
   </si>
   <si>
     <t>Isenta de pagamento de imposto de veículos de tração animal, na conformidade da lei n.º 466, sancionada pelo Governo do Estado do Paraná, no dia 6 de dezembro de 1950.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2581/projeto_de_lei_no_93-1950.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2581/projeto_de_lei_no_93-1950.pdf</t>
   </si>
   <si>
     <t>Isenta do pagamento de taxa de iluminação as associações de caridade, esportivas, recreativas e beneficentes desta cidade.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2582/projeto_de_lei_no_94-1950.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2582/projeto_de_lei_no_94-1950.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir do Governo do Estado do Paraná, por intermédio do Departamento de Assistência Técnica aos Município, de acrodo com o art. 20 da Constituição Federal, uma máquina "moto-niveladora".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -630,67 +630,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2563/projeto_de_lei_no_75-1950.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2564/projeto_de_lei_no_76-1950.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2565/projeto_de_lei_no_77-1950.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2566/projeto_de_lei_no_78-1950.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2567/projeto_de_lei_no_79-1950.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2568/projeto_de_lei_no_80-1950.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2569/projeto_de_lei_no_81-1950.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2570/projeto_de_lei_no_82-1950.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2571/projeto_de_lei_no_83-1950.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2572/projeto_de_lei_no_84-1950.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2573/projeto_de_lei_no_85-1950.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2574/projeto_de_lei_no_86-1950.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2575/projeto_de_lei_no_87-1950.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2576/projeto_de_lei_no_88-1950.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2577/projeto_de_lei_no_89-1950.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2578/projeto_de_lei_no_90-1950.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2579/projeto_de_lei_no_91-1950.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2580/projeto_de_lei_no_92-1950.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2581/projeto_de_lei_no_93-1950.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2582/projeto_de_lei_no_94-1950.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2563/projeto_de_lei_no_75-1950.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2564/projeto_de_lei_no_76-1950.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2565/projeto_de_lei_no_77-1950.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2566/projeto_de_lei_no_78-1950.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2567/projeto_de_lei_no_79-1950.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2568/projeto_de_lei_no_80-1950.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2569/projeto_de_lei_no_81-1950.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2570/projeto_de_lei_no_82-1950.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2571/projeto_de_lei_no_83-1950.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2572/projeto_de_lei_no_84-1950.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2573/projeto_de_lei_no_85-1950.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2574/projeto_de_lei_no_86-1950.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2575/projeto_de_lei_no_87-1950.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2576/projeto_de_lei_no_88-1950.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2577/projeto_de_lei_no_89-1950.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2578/projeto_de_lei_no_90-1950.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2579/projeto_de_lei_no_91-1950.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2580/projeto_de_lei_no_92-1950.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2581/projeto_de_lei_no_93-1950.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/1950/2582/projeto_de_lei_no_94-1950.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="199.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>