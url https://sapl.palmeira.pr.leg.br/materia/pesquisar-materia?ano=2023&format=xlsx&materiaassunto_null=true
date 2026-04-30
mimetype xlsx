--- v0 (2025-11-28)
+++ v1 (2026-04-30)
@@ -54,5941 +54,5941 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Marcel Pietralla, Vaguinho</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4495/anteprojeto_de_lei_no_1-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4495/anteprojeto_de_lei_no_1-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a estender o atendimento da Farmácia especializada para distribuir  os medicamentos na Unidade de pronto atendimento central durante o tempo integral  de funcionamento da UPA.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Joslei Sequineli, Odair Sanson Junior</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4541/apl_2-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4541/apl_2-2023.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Palmeira o "Programa Escola Mais Segura" e dá outras providências.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Egon Krambeck</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4715/apl_3-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4715/apl_3-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Farmácia Solidária e dá outras providências.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Lucas Santos</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4717/anteprojeto_de_lei_no_4-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4717/anteprojeto_de_lei_no_4-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de auxílio transporte aos estudantes de curso superior e curso técnico e dá outras providências.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Gilberto Rogalski</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4809/anteprojeto_de_lei_no_5-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4809/anteprojeto_de_lei_no_5-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Mãos EmPENHAdas", que visa o enfrentamento da violência doméstica contra as mulheres e dá outras providências.</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4822/anteprojeto_de_lei_no_6-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4822/anteprojeto_de_lei_no_6-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política municipal dos direitos da mulher, cria o Conselho Municipal dos Direitos da Mulher (CMDM), institui o Fundo Municipal dos Direitos da Mulher (FMDM) e dá outras providências.</t>
   </si>
   <si>
     <t>4825</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Marcel Pietralla</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4825/anteprojeto_de_lei_no_7-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4825/anteprojeto_de_lei_no_7-2023.pdf</t>
   </si>
   <si>
     <t>Insere o parágrafo único ao art. 3º da Lei nº 3994, de 29 de outubro de 2015 (lei que autoriza o Poder Executivo Municipal a promover a concessão da operacionalização da usina de reciclagem, situada em imóvel de propriedade do Município de Palmeira).</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Joslei Sequineli</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4413/indicacao_no_1-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4413/indicacao_no_1-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada, com urgência, a canalização para escoamento de água da chuva na Rua Theophilo Lian Trabulse, nas proximidades com a esquina da Avenida Daniel Mansani, na Vila Vida.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4419/indicacao_no_2-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4419/indicacao_no_2-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito a construção de redutor de velocidade, tipo lombada, na Rua Barão do Rio Branco, nas proximidades do nº 634.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>CF - Comissão de Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4420/indicacao_no_3-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4420/indicacao_no_3-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento dos relatórios do Departamento Financeiro 41 e 49/2022.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
     <t>Vane</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4422/indicacao_no_4-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4422/indicacao_no_4-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural - em cumprimento ao Plano de Governo e desde que seja efetuado em conformidade com a Lei - a destinação de uma plaina para utilização pela Associação de Famílias Agricultoras de São Pedro (AFASPE), pessoa jurídica de direito privado, inscrita no CNPJ sob nº 03.846.637/0001-91.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4423/indicacao_no_5-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4423/indicacao_no_5-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano a realização de serviços de limpeza das galerias de águas pluviais do alto da Rua Jesuíno Marcondes.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4424/indicacao_no_6-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4424/indicacao_no_6-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural a realização de patrolamento e cascalhamento onde se fizerem necessários na estrada de Santa Bárbara.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4434/indicacao_no_7-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4434/indicacao_no_7-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que seja feita a pavimentação com pedra poliédrica ou blocos de concreto no núcleo da localidade de Quero-Quero.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Rogério Czelusniak</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4435/indicacao_no_8-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4435/indicacao_no_8-2023.pdf</t>
   </si>
   <si>
     <t>Indica, ao Exmo. Sr. Prefeito Municipal. que seja feita a pavimentação com pedras poliédricas ou blocos de concreto no núcleo da localidade de Poço Grande.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Odair Sanson Junior</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4436/indicacao_no_9-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4436/indicacao_no_9-2023.pdf</t>
   </si>
   <si>
     <t>Indica, ao Exmo. Sr. Prefeito Municipal. que seja feita a pavimentação com pedras poliédricas ou blocos de concreto no núcleo da localidade de Vieiras.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4437/indicacao_no_10-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4437/indicacao_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Indica, ao Exmo. Sr. Prefeito Municipal. que seja feita a pavimentação com pedras poliédricas ou blocos de concreto no núcleo da localidade de Correias.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4438/indicacao_no_11-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4438/indicacao_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Indica, ao Exmo. Sr. Prefeito Municipal. que seja feita a pavimentação com pedras poliédricas ou blocos de concreto no núcleo da localidade de Santa Bárbara.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4439/indicacao_no_12-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4439/indicacao_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Indica, ao Exmo. Sr. Prefeito Municipal. que seja feita a pavimentação com pedras poliédricas ou blocos de concreto no núcleo da localidade de Pinheiral de Baixo.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4440/indicacao_no_13-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4440/indicacao_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 39/2022.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4441/indicacao_no_14-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4441/indicacao_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que determine ao setor competente a construção de abrigos nos pontos de ônibus, em locais estratégicos do roteiro escolar do interior do Município.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4450/indicacao_no_15-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4450/indicacao_no_15-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado o patrolamento e cascalhamento de estrada, desde o curtume localizado na BR-277 até a igreja de Pinheiral de Baixo.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4451/indicacao_no_16-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4451/indicacao_no_16-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado o patrolamento e cascalhamento nas estradas principais das seguintes localidades: Santa Bárbara, Cruzeiro, Canta Galo, Pedras, Boqueirão, Monte Alegre e Faxinal Grande.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4454/indicacao_no_17-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4454/indicacao_no_17-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito a construção de travessia elevada na Rua Cel. Alípio do Nascimento, em frente à Igreja Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4469/indicacao_no_18-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4469/indicacao_no_18-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Legislativo, o arquivamento dos Relatórios do Departamento Financeiro nºs 002, 004 e 005/2023 (em anexos).</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4470/indicacao_no_19-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4470/indicacao_no_19-2023.pdf</t>
   </si>
   <si>
     <t>INDICA, à Secretaria de Desenvolvimento Urbano, a instalação de iluminação pública na rotatória do viaduto da BR-277, acesso para a Colônia Francesa.</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4471/indicacao_no_20-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4471/indicacao_no_20-2023.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria de Meio Ambiente, Cultura, Turismo e Comunicação, que seja realizada roçada e limpeza ao redor do campo e da Associação de moradores do bairro Regina Vitória.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4472/indicacao_no_21-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4472/indicacao_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural a realização de patrolamento e cascalhamento onde se fizer necessário nas estradas das localidades de Guarauninha e Turvo.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4473/indicacao_no_22-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4473/indicacao_no_22-2023.pdf</t>
   </si>
   <si>
     <t>INDICA, ao Exmo. Sr. Prefeito, que veja da possibilidade da construção de jazigo/gavetas comunitárias nos cemitérios do interior do município, exclusivo para a população que não possui terrenos ou túmulos cadastrados.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4488/indicacao_no_23-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4488/indicacao_no_23-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao poder Legislativo, o arquivamento dos relatórios do Departamento financeiro  nºs 001, 003 e 006/2023 (em anexos)</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4497/indicacao_no_24-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4497/indicacao_no_24-2023.pdf</t>
   </si>
   <si>
     <t>Indica o Poder Legislativo, o arquivamento do relatório do Departamento Financeiro nº007/2023 (em anexo)</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4498/indicacao_no_25-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4498/indicacao_no_25-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Departamento de Segurança e Trânsito o que segue:_x000D_
 _x000D_
 - Construção de redutor de velocidade tipo “lombada” na Rua Jonannes Jansen, aos fundos da Escola Municipal Gabriel Prestes;_x000D_
 - Construção de travessia elevada na Rua Padre Fernando Guarda, em frente ao portão lateral da Escola Municipal Gabriel Prestes; e_x000D_
 - Construção de travessia elevada na Rua Gabriel Prestes, em frente ao portão principal da Escola Municipal Gabriel Prestes.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4499/indicacao_no_26-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4499/indicacao_no_26-2023.pdf</t>
   </si>
   <si>
     <t>INDICA, à Secretaria de Desenvolvimento Urbano, que seja realizado recapeamento asfáltico da Rua Vicente Malucelli, Vila Maria.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4500/indicacao_no_27-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4500/indicacao_no_27-2023.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Desenvolvimento Rural a realização de patrolamento e cascalhamento onde se fizer necessário nas estradas da localidade do Ranchinho.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4501/indicacao_no_28-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4501/indicacao_no_28-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano a substituição das lâmpadas da Rua Benjamin Pianowski, próximas à residência nº 160, Bairro Jardim Cristine.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4502/indicacao_no_29-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4502/indicacao_no_29-2023.pdf</t>
   </si>
   <si>
     <t>INDICA ao Departamento de Segurança e Trânsito a construção de redutor de velocidade tipo “lombada” na Rua Antônio Vitório Viana, próximo a residência nº 770.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4503/indicacao_no_30-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4503/indicacao_no_30-2023.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria Municipal de Desenvolvimento Urbano a realização de serviços de limpeza nas canaletas na Rua Santos Dumont, próximo à saída para o Município de Ponta Grossa.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4516/indicacao_no_31-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4516/indicacao_no_31-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria de Meio Ambiente, Cultura, Turismo e Comunicação que seja realizada roçada e limpeza no terreno de acesso ao posto de saúde da localidade de Queimadas.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4520/indicacao_no_32-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4520/indicacao_no_32-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 9/2023.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4523/indicacao_no_33-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4523/indicacao_no_33-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito a realização de sinalização horizontal na esquina das ruas Zequinha de Abreu e José Ernesto Erichsen Pereira, na Vila Maria.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4533/indicacao_no_34-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4533/indicacao_no_34-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Meio, Ambiente, Cultura, Turismo e Comunicação a realização da revitalização do espaço da gruta do Mirinho.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4534/indicacao_no_35-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4534/indicacao_no_35-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito a construção de travessias elevadas nas ruas Coronel Macedo e Vicente Machado, nas proximidades da entrada e saída de alunos do Colégio Realeza.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4535/indicacao_no_36-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4535/indicacao_no_36-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural - em cumprimento ao Plano de Governo e desde que seja efetuado em conformidade com a lei - a destinação de uma máquina retroescavadeira para utilização pela Associação de Famílias Agricultoras de São Pedro (AFASPE), pessoa jurídica  de direito privado, inscrita no CNPJ sob nº 03.846.637/0001-91.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4536/indicacao_no_37-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4536/indicacao_no_37-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano a colocação de placas com a denominação dos logradouros que ainda não possuem identificação e a substituição daquelas que estiverem danificadas pela ação do tempo.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4539/indicacao_no_38-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4539/indicacao_no_38-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 10/2023.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4542/indicacao_no_39-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4542/indicacao_no_39-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano a realização de tapa buracos na Rua das Tulipas, nas proximidades do nº 106, no Núcleo João Paulo II.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4543/indicacao_no_40-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4543/indicacao_no_40-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Meio Ambiente, Cultura, Turismo e Comunicação que veja da possibilidade de realizar roçada e limpeza em geral do parquinho localizado no Núcleo João Paulo II.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4544/indicacao_no_41-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4544/indicacao_no_41-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Meio Ambiente, Cultura, Turismo e Comunicação que veja da possibilidade de realizar o plantio de árvores na Praça Domingos Theodorico de Freitas.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4545/indicacao_no_42-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4545/indicacao_no_42-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 8/2023.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4546/indicacao_no_43-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4546/indicacao_no_43-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Meio Ambiente, Cultura, Turismo e Comunicação a instalação de lixeiras seletivas na localidade de Limeira.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4554/indicacao_no_44-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4554/indicacao_no_44-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 11/2023.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4555/indicacao_no_45-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4555/indicacao_no_45-2023.pdf</t>
   </si>
   <si>
     <t>INDICA à Secretaria de Desenvolvimento Rural, que seja realizado readequação da estrada e bueiros na localidade de Poço Grande, próximo a propriedade do Sr. Paulo Gonçalves Machado.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 12/2023.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4562/indicacao_no_47-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4562/indicacao_no_47-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito a colocação de placa de sinalização de lombada nas proximidades do Colégio Estadual do Campo de Pinheiral de Baixo.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4563/indicacao_no_48-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4563/indicacao_no_48-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado o patrolamento, cascalhamento e poda da vegetação na estrada principal da localidade de Boqueirão, desde a PR-151 até a Capela Santo Antônio.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4564/indicacao_no_49-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4564/indicacao_no_49-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada operação tapa buracos na Rua Pedro Sawatzki, no Centro.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4566/indicacao_no_50-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4566/indicacao_no_50-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que veja da possibilidade de oferecer cursos profissionalizantes para o público jovem, de auxiliar de mecânico, beleza e estética, informática básica com ênfase em Excel, marketing digital, design gráfico, fotografia e técnico em vendas.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4569/indicacao_no_51-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4569/indicacao_no_51-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado o alargamento e colocação de pedras nas curvas fechadas no calçamento da localidade de Vieiras, próximos às residências dos senhores José Martins e Nicolau Mika.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4571/indicacao_no_52-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4571/indicacao_no_52-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 13/2023.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4577/indicacao_no_53-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4577/indicacao_no_53-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do Relatório do Departamento Financeiro nº 14/2023.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4578/indicacao_no_54-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4578/indicacao_no_54-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja tapado o buraco e reconstruída a calçada na esquina entre as ruas Maria Zanardini de Almeida Santos e Flávio Santos, bairro Papirus.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Vaguinho</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4581/indicacao_no_55-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4581/indicacao_no_55-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Trânsito que realize estudo técnico sobre a viabilidade de implantação de travessia elevada na Rua André Gumi, próximo à residência da sra. Ana Paula Marques, e na Avenida 7 de Abril, em frente ao Colégio São Judas Tadeu.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4590/indicacao_no_56-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4590/indicacao_no_56-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada a manutenção da iluminação pública na trincheira do Rocio I e II.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4591/indicacao_no_57-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4591/indicacao_no_57-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano a substituição de lâmpadas por luminárias de LED no Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4592/indicacao_no_58-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4592/indicacao_no_58-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito a construção de redutor de velocidade, tipo "lombada", na Avenida Nacim Bacila, próximo à esquina da panificadora Estrela, bairro Vila Rosa.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4593/indicacao_no_59-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4593/indicacao_no_59-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada a manutenção provisória e elaboração de projeto para pavimentação asfáltica da Rua Antonio Joaquim de Camargo, loteamento Agnes de Paula.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4594/indicacao_no_60-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4594/indicacao_no_60-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 15/2023.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4609/indicacao_no_61-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4609/indicacao_no_61-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada manutenção provisória e elaboração de projeto para pavimentação asfáltica na Rua Alfredo Rigoni, bairro Rocio I.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4615/indicacao_no_62-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4615/indicacao_no_62-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 16/2023.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4622/indicacao_no_63-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4622/indicacao_no_63-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do departamento financeiro 17/2023.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4629/indicacao_no_64-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4629/indicacao_no_64-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito que veja a possibilidade de construir redutor de velocidade, tipo "lombada", na Rua Aroldo dos Santos França, nas proximidades do nº 294, Núcleo Habitacional Sol Nascente.</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4630/indicacao_no_65-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4630/indicacao_no_65-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano o cascalhamento de rua localizada em loteamento às margens da PR 151, nº 500, nas proximidades da garagem da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4631/indicacao_no_66-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4631/indicacao_no_66-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano a substituição de lâmpada queimada na Rua Gabriel Prestes, nas proximidades do nº 1201, bairro Vila Rosa.</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4632/indicacao_no_67-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4632/indicacao_no_67-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que os recursos da emenda parlamentar nº 39150001, encaminhada ao Município de Palmeira pelos Deputados Aroldo Martins e Alexandre Amaro, no valor de R$ 230.000,00 (transferência especial), sejam utilizados para realização de reformas e melhorias na estrutura da Escola Municipal Integrada Imaculada Conceição Jesuíno Marcondes.</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4633/indicacao_no_68-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4633/indicacao_no_68-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que veja da possibilidade da doação dos bancos retirados do calçadão da Rua Conceição para as comunidades que assim desejarem.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4634/indicacao_no_69-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4634/indicacao_no_69-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório financeiro nº 18/2023.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4635/indicacao_no_70-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4635/indicacao_no_70-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado o alargamento, patrolamento e cascalhamento de estrada na localidade de Pinheiral de Baixo, desde a propriedade do senhor João Gross até os tanques da família Czelusniak.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4636/indicacao_no_71-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4636/indicacao_no_71-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Saúde que veja da possibilidade de disponibilizar carro para a unidade de saúde da localidade de Pinheiral de Baixo.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4637/indicacao_no_72-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4637/indicacao_no_72-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Meio Ambiente, Cultura, Turismo e Comunicação que seja realizada a coleta de lixo reciclável na localidade de Pinheiral de Baixo.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4639/indicacao_no_73-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4639/indicacao_no_73-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Trânsito a construção de redutor de velocidade tipo "lombada" na Rua XV de Novembro, nas proximidades do Posto Bordignon.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4642/indicacao_no_74-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4642/indicacao_no_74-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano a realização de tapa-buracos na Rua João Perotta, na Vila Rosa.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4643/indicacao_no_75-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4643/indicacao_no_75-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado patrolamento e cascalhamento da estrada da localidade de Guaraúna dos Borges. A mesma está em péssimas condições de uso, com dificuldades para locomoção dos moradores e roteiro do ônibus escolar.</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4647/indicacao_no_76-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4647/indicacao_no_76-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do departamento financeiro nº 19/2023.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4651/indicacao_no_77-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4651/indicacao_no_77-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito a colocação de placas de sinalização de "pare" ou "preferencial" na Rua José Adriano de Freitas, nas proximidades da APAE.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4652/indicacao_no_78-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4652/indicacao_no_78-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano a realização de "operação tapa-buracos" na Rua Jesuíno Marcondes, nas proximidades da empresa Graczyki.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4655/indicacao_no_79-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4655/indicacao_no_79-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada a recuperação ou substituição do parque infantil localizado na praça do bairro Rocio II, pois o mesmo encontra-se quebrado, colocando em risco de acidentes as crianças que utilizam este local.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4662/indicacao_no_80-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4662/indicacao_no_80-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 20/2023.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4663/indicacao_no_81-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4663/indicacao_no_81-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que veja da possibilidade de substituir as manilhas na ponte de Campestre de Vieiras, próxima à Igreja Católica Nossa Senhora da Conceição.</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4664/indicacao_no_82-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4664/indicacao_no_82-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Meio Ambiente, Cultura, Turismo e Comunicação que veja da possibilidade de adquirir livros para o público adolescente e de histórias infantis com pop up para a biblioteca municipal.</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4665/indicacao_no_83-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4665/indicacao_no_83-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizada a recuperação de ponte de madeira próxima à Fazenda Beliche, na localidade de Três Morros (Santa Bárbara).</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4666/indicacao_no_84-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4666/indicacao_no_84-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado patrolamento e cascalhamento da estrada que liga as localidades de Faxinal Grande, Santa Quitéria e Cantagalo até a Fazenda Sant'Ana (Mário Camargo), próxima à localidade de Santa Quitéria.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4667/indicacao_no_85-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4667/indicacao_no_85-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano, que seja realizada a construção de rampa de acessibilidade no calçamento em frente ao Centro de Especialidades Odontológicas.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4676/indicacao_no_86-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4676/indicacao_no_86-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano, que seja realizado o conserto de calçada, próximo à propriedade nº434 na Rua Juvenal Zanardine, bairro centro, pois no local dia 08/06/2023 aconteceu um acidente com uma senhora de 65 anos a qual teve ferimentos leves nos braços e hematomas na região do olho direito.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4679/indicacao_no_87-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4679/indicacao_no_87-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 21/2023.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4681/indicacao_no_88-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4681/indicacao_no_88-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito a construção de lombadas na estrada municipal Karl Hartmann, em frente à Igreja Menonita e da escola da localidade de Quero-Quero.</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4682/indicacao_no_89-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4682/indicacao_no_89-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Educação, Esporte e Lazer que veja da possibilidade de realizar a revitalização (troca de telhas, pintura e iluminação) da quadra de esportes da escola municipal e estadual da localidade de Quero-Quero.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4683/indicacao_no_90-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4683/indicacao_no_90-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano providências para a instalação de rede de iluminação pública na Avenida Daniel Mansani, desde a AABB até o acesso à BR-277.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4684/indicacao_no_91-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4684/indicacao_no_91-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado o patrolamento, o cascalhamento e a compactação na estrada municipal Karl Hartmann e nas suas ramificações na localidade de Quero-Quero.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4687/indicacao_no_92-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4687/indicacao_no_92-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 22/2023.</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4698/indicacao_no_93-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4698/indicacao_no_93-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 23/2023.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4699/indicacao_no_94-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4699/indicacao_no_94-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal desta cidade de Palmeira, Estado do Paraná, para que o mesmo determine à Secretaria Municipal de Desenvolvimento Rural a realização de patrolamento em toda a extensão e colocação de pedras britadas onde for necessário na estrada municipal desde e BR 277 até a Colônia de Papagaios Novos.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4706/indicacao_no_95-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4706/indicacao_no_95-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 24/2023.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4707/indicacao_no_96-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4707/indicacao_no_96-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito que veja da possibilidade da construção de passagem elevada para pedestres na Rua Jesuíno Marcondes, em frente ao portão da Escola Municipal Integrada Imaculada Conceição Jesuíno Marcondes, ou outra sinalização adequada para diminuição da velocidade dos veículos que por ali transitam.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4716/indicacao_no_97-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4716/indicacao_no_97-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 25/2023.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4719/indicacao_no_98-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4719/indicacao_no_98-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural a realização de patrolamento e cascalhamento onde se fizer necessário nas estradas da localidade de Rincão do Cocho.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4723/indicacao_no_99-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4723/indicacao_no_99-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 26/2023.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4728/indicacao_no_100-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4728/indicacao_no_100-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que veja da possibilidade da realização de patrolamento e cascalhamento na estrada que inicia na BR-277, até a empresa SJ Frigoríficos LTDA., localizada no lugar conhecido como Manhoso.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4729/indicacao_no_101-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4729/indicacao_no_101-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 27/2023.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4742/indicacao_no_102-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4742/indicacao_no_102-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural (SMDR) a instalação de iluminação pública na entrada da comunidade de Boqueirão, próximo a PR-151.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4744/indicacao_no_103-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4744/indicacao_no_103-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 28/2023.</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4745/indicacao_no_104-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4745/indicacao_no_104-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural o alargamento das estradas rurais da localidade de Faxinal dos Silva, seguindo as regras impostas pela Lei Municipal nº 5240, de 14/10/2023.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4757/indicacao_no_105-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4757/indicacao_no_105-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada a instalação de iluminação pública em toda a extensão da Rua Adir Boaventura Schulli.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4758/indicacao_no_106-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4758/indicacao_no_106-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que veja da possibilidade de aplainar uma pequena área para a Associação Menonita Beneficente - AMB, para instalação de um playground.</t>
   </si>
   <si>
     <t>4760</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4760/indicacao_no_107-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4760/indicacao_no_107-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 29/2023.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4775/indicacao_no_108-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4775/indicacao_no_108-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 30/2023.</t>
   </si>
   <si>
     <t>4779</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4779/indicacao_no_109-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4779/indicacao_no_109-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada a construção de lombada e colocação de sinalização vertical e horizontal na Rua Coronel Alípio do Nascimento, Centro.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4780/indicacao_no_110-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4780/indicacao_no_110-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizada a adequação das estradas de Pinheiral dos Malucelli e Mandaçaia.</t>
   </si>
   <si>
     <t>4782</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4782/indicacao_no_111-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4782/indicacao_no_111-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural a realização de patrolamento e cascalhamento onde se fizer necessário na estrada que inicia na PR-151, passando pelo Sítio Minguinho, até a estrada principal da localidade de Santa Bárbara.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4793/indicacao_no_112-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4793/indicacao_no_112-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 31/2023.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4804/indicacao_no_113-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4804/indicacao_no_113-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo Municipal o arquivamento do relatório do Departamento Financeiro nº 32/2023.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4806/indicacao_no_114-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4806/indicacao_no_114-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito a construção de lombada, em frente à propriedade nº 466, na rua André Gummy, bairro Rocio I.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4807/indicacao_no_115-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4807/indicacao_no_115-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que veja da possibilidade de atender à solicitação do Porteira Adentro da senhora Marli Cubas Seixas, moradora da localidade de Rincão.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4808/indicacao_no_116-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4808/indicacao_no_116-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que veja da possibilidade de destinar pedras para a estrada de Pinheiral dos Malucelli e Assentamento.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4810/indicacao_no_117-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4810/indicacao_no_117-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano a realização de operação tapa buracos na rua Cel. Ottoni Ferreira Maciel, nas proximidades da padaria do Amadeu.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4816/indicacao_no_118-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4816/indicacao_no_118-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 33/2023.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4819/indicacao_no_119-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4819/indicacao_no_119-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural a destinação e instalação de reservatório de água com capacidade de 20 mil litros para a comunidade de Rincão do Coxo.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4820/indicacao_no_120-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4820/indicacao_no_120-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural a troca de lâmpadas queimadas da iluminação pública na Colônia de Papagaios Novos.</t>
   </si>
   <si>
     <t>4826</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4826/indicacao_no_121-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4826/indicacao_no_121-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que veja da possibilidade de construir abrigo de pontos de ônibus na Avenida Nacim Bacila, nas proximidades da rotatória do bairro Vila Rosa.</t>
   </si>
   <si>
     <t>4827</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4827/indicacao_no_122-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4827/indicacao_no_122-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do departamento financeiro nº 34/2023.</t>
   </si>
   <si>
     <t>4828</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4828/indicacao_no_123-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4828/indicacao_no_123-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que veja da possibilidade da realização de patrolamento e cascalhamento na estrada que inicia na PR-151 até a propriedade do senhor Zeca Braz.</t>
   </si>
   <si>
     <t>4831</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4831/indicacao_no_124-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4831/indicacao_no_124-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito a construção de redutores de velocidade e demais sinalizações de trânsito necessárias na rua Andorinha, no loteamento Boa Vista, nesta cidade.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4832/indicacao_no_125-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4832/indicacao_no_125-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano a recuperação da rua Oscar Teixeira de Oliveira, na Vila Rural, nesta cidade.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4834/indicacao_no_126-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4834/indicacao_no_126-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito que seja realizada a substituição dos tachões existentes na rua Ignácio Barão por redutores de velocidade tipo "lombada".</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4835/indicacao_no_127-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4835/indicacao_no_127-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito que seja realizada a colocação de placas indicativas com os nomes das ruas do bairro Rocio II que ainda não contemplam esse benefício.</t>
   </si>
   <si>
     <t>4841</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4841/indicacao_no_128-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4841/indicacao_no_128-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 35/2023.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4848/indicacao_no_129-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4848/indicacao_no_129-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito a construção de redutor de velocidade tipo "lombada" na rua Coronel Ottoni Ferreira Maciel, nas proximidades do nº 1278.</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4850/indicacao_no_130-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4850/indicacao_no_130-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 36/2023.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4864/indicacao_no_131-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4864/indicacao_no_131-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório de Departamento Financeiro nº 37/2023.</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4865/indicacao_no_132-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4865/indicacao_no_132-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito que realize estudo técnico para a construção de redutor de velocidade, tipo "lombada", na Rua Padre Anchieta, nas proximidades da Unidade Básica de Saúde Dr. Jorge Amin Bacila.</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4872/indicacao_no_133-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4872/indicacao_no_133-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado patrolamento e cascalhamento na estrada que liga as localidades de Vilinha e Rincão do Cocho.</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4874/indicacao_no_134-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4874/indicacao_no_134-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja tapado buraco em frente à propriedade nº 384, Rua Marçal Batista Teixeira, bairro Vila Rosa.</t>
   </si>
   <si>
     <t>4877</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4877/indicacao_no_135-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4877/indicacao_no_135-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 38/2023.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4878/indicacao_no_136-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4878/indicacao_no_136-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que realize a limpeza da boca de lobo em frente à propriedade nº 18 da Rua Marino Passoni, bairro Regina Vitória.</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4881/indicacao_no_137-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4881/indicacao_no_137-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Educação, Esporte e Lazer que realize melhorias na tubulação de água da Escola compartilhada Municipal de Colônia Maciel e Estadual Prof. Leonardo Salata, e veja da possibilidade de substituir as caixas d'água da instituição de ensino municipal e instalar caixa d'água na cozinha.</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4882/indicacao_no_138-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4882/indicacao_no_138-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado patrolamento e cascalhamento na estrada da localidade de Cruzeiro, desde a PR-151 até o encontro com a estrada principal de Santa Bárbara.</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4883/indicacao_no_139-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4883/indicacao_no_139-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Educação, Esporte e Lazer que realize a construção de calçada entre os blocos do refeitório e cozinha compartilhada entre as escolas Municipal do Campo de Santa Bárbara de Cima e Estadual João Sidorko.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4884/indicacao_no_140-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4884/indicacao_no_140-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado patrolamento e cascalhamento na estrada do Cajuru, desde a propriedade de Evani Hartmann Lederer até a propriedade de Isalra Hartmann, localidade de Quero-Quero.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4885/indicacao_no_141-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4885/indicacao_no_141-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada a pavimentação asfáltica e extensão da rede de iluminação pública no trecho de ligação entre a avenida Daniel Mansani até a passarela da BR-277, e a extensão da rede de iluminação pública desde a rotatória da avenida Daniel Mansani até a BR-277.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4889/indicacao_no_142-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4889/indicacao_no_142-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 39/2023.</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4891/indicacao_no_143-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4891/indicacao_no_143-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Meio Ambiente, Cultura, Turismo e Comunicação que veja da possibilidade de colocação de caixa coletora de lixo orgânico na rua José Caetano de Oliveira, próximo a empresa TEC-MAC.</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4896/indicacao_no_144-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4896/indicacao_no_144-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo a criação de uma comissão formada por diversos técnicos competentes para estudar o tema e verificar a necessidade de suplementar legislação estadual/federal com relação às diretivas para aplicação de defensivos agrícolas nas áreas periurbanas do Município.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4897/indicacao_no_145-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4897/indicacao_no_145-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que veja da possibilidade de destinar pedras para a estrada do Rio das Pedras e realizar o conserto da ponte.</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4898/indicacao_no_146-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4898/indicacao_no_146-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que veja da possibilidade de destinar pedras para as estradas da localidade de Benfica.</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4903/indicacao_no_147-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4903/indicacao_no_147-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 41/2023.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4911/indicacao_no_148-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4911/indicacao_no_148-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 40/2023.</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4912/indicacao_no_149-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4912/indicacao_no_149-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano, em conjunto com a COPEL, a realização de manutenção de iluminação pública, desde a propriedade 526 até a 298 na rua Gabriel Prestes, bairro Vila Rosa.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4913/indicacao_no_150-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4913/indicacao_no_150-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano a realização de patrolamento e cascalhamento na rua Oscar Teixeira de Oliveira, Vila Rural.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4916/indicacao_no_151-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4916/indicacao_no_151-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal desta cidade de Palmeira, Estado do Paraná, que determine às secretarias municipais competentes a realização de estudos visando o plantio de árvores no entorno das academias populares.</t>
   </si>
   <si>
     <t>4922</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4922/indicacao_no_152-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4922/indicacao_no_152-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 42/2023.</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4926/indicacao_no_153-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4926/indicacao_no_153-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizada operação tapa buracos na rua Johannes Jansen, bairro Vila Rosa.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4930/indicacao_no_154-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4930/indicacao_no_154-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 43/2023.</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4934/indicacao_no_155-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4934/indicacao_no_155-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado patrolamento e cascalhamento em frente à propriedade do senhor Arildo Bohenkem, da localidade de Vileiros, e na estrada que ligas as comunidades de Vileiros à Correias.</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4935/indicacao_no_156-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4935/indicacao_no_156-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizado recapeamento asfáltico desde a empresa MagParaná até a rotatória próxima ao viaduto da Colônia Francesa.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4936/indicacao_no_157-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4936/indicacao_no_157-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizada a substituição das manilhas finas por manilhas quadradas na fonte de Campestre de Vieiras, próxima à igreja católica.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4937/indicacao_no_158-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4937/indicacao_no_158-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que veja da possibilidade de colocação de pedras ferro na rua Vitorino Marins, Centro.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4938/indicacao_no_159-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4938/indicacao_no_159-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado patrolamento e cascalhamento da estrada da localidade de Pinheiral de Baixo, desde o cemitério de Santa Bárbara até a igreja de Pinheiral de Baixo.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4939/indicacao_no_160-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4939/indicacao_no_160-2023.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que veja da possibilidade de realizar a ampliação da rede de iluminação pública na rua Maria de Freitas Osório, bairro Vila Rosa.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4944/indicacao_no_161-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4944/indicacao_no_161-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 44/2023.</t>
   </si>
   <si>
     <t>4952</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4952/indicacao_no_162-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4952/indicacao_no_162-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 45/2023.</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4960/indicacao_no_163-2023_-_22.12.2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4960/indicacao_no_163-2023_-_22.12.2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 46/2023.</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4961/indicacao_no_164-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4961/indicacao_no_164-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal desta cidade de Palmeira, Estado do Paraná, para que o mesmo determine às secretarias municipais competentes a realização de estudos visando a colocação de placas de indicação dos nomes das ruas no bairro Rocio II e no conjunto habitacional Rocio II.</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4964/indicacao_no_165-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4964/indicacao_no_165-2023.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 47/2023.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4677/mocao_-_protocolo_no_486-2023_-_14.6.2022.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4677/mocao_-_protocolo_no_486-2023_-_14.6.2022.pdf</t>
   </si>
   <si>
     <t>Moção de apelo ao Cel. Marcos Ginotti Pires, Comandante do 1º Batalhão da Polícia Militar, para que interceda pela permanência em Palmeira dos 14 policiais lotados na 3ª Cia. Palmeira e Porto Amazonas, visto a demanda e necessidade da manutenção da ordem pública e segurança do Município de Palmeira.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4805/mocao_-_protocolo_no_778-2023_-_12.9.2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4805/mocao_-_protocolo_no_778-2023_-_12.9.2023.pdf</t>
   </si>
   <si>
     <t>Moção de apelo ao Congresso Nacional, em face da iminente legalização do aborto por meio da ADPF 442 pelo STF, a fim de garantir as prerrogativas constitucionais e republicanas das competências dos Poder Legislativo.</t>
   </si>
   <si>
     <t>4861</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4861/mocao_-_protocolo_no_879-2023_-_11.10.2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4861/mocao_-_protocolo_no_879-2023_-_11.10.2023.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Colégio Realeza - Educação Infantil, Ensino Fundamental e Ensino Médio, pelos 33 anos de história, dedicação e metodologias empregadas na educação para crianças e adolescentes, visando o desenvolvimento contínuo do indivíduo em todos os aspectos da vida: físico, social, cultural, efetivo, emocional e cognitivo, referenciais para a comunidade palmeirense.</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4875/mocao_-_protocolo_no_900-2023_-_18.10.2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4875/mocao_-_protocolo_no_900-2023_-_18.10.2023.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Sr. Wilson Borochok, pela brilhante realização da 18ª edição da festa em comemoração do dias das crianças, proporcionando às crianças momentos de alegria e satisfação.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4908/mocao_-_protocolo_no_946-2023_-_9.11.2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4908/mocao_-_protocolo_no_946-2023_-_9.11.2023.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Secretaria Municipal de Desenvolvimento Urbano, Secretaria Municipal de Desenvolvimento Rural e Defesa Civil, pelo empenho, dedicação e agilidade nos serviços realizados no Município e pelos atendimentos as famílias durante as chuvas intensas do mês de outubro que atingiram o Município, garantindo a segurança dos munícipes. Em nome do povo palmeirense, aplaudimos e transmitimos a nossa gratidão, carinho e amor a todos que direta ou indiretamente ajudaram a minimizar o sofrimento e os danos causados pelo excesso de chuvas.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4928/mocao_-_protocolo_no_985-2023_-_28.11.2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4928/mocao_-_protocolo_no_985-2023_-_28.11.2023.pdf</t>
   </si>
   <si>
     <t>Moção de apelo ao Senhor Presidente da Assembleia Legislativa do Estado do Paraná, Ademar Traiano (PSD), pela aprovação do projeto de lei nº 931/2023, de autoria do Deputado Soldado Adriano Jose, que dispõe sobre o controle populacional e o manejo de espécies da fauna exótica ao território nacional declaradas nocivas, e dá outras providências.</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4942/mocao_-_protocolo_no_999-2023_-_4.12.2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4942/mocao_-_protocolo_no_999-2023_-_4.12.2023.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a Breno Passoni e seu treinador, Ernani Bitencourt, pela disputa e conquista da 2ª votação no Campeonato Paranaense de Paraenduro Equestre, na categoria 20 Km, e também pela conquista da 3ª colocação no Campeonato Brasileiro da mesma categoria.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4943/mocao_-_protocolo_no_1009-2023_-_4.12.2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4943/mocao_-_protocolo_no_1009-2023_-_4.12.2023.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos motoristas de ônibus da Secretaria Municipal de Educação, Esporte e Lazer, como forma de agradecimento pela dedicação, empenho, segurança e responsabilidade com que transportam as crianças.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CEOFF - Comissão de Economia, Orçamento, Finanças e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4538/pdl_717-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4538/pdl_717-2023.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas do Município de Palmeira, relativas ao exercício de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4680/pdl_718-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4680/pdl_718-2023.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas do Município de Palmeira, relativas ao exercício financeiro de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4870/pelom_27-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4870/pelom_27-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta na Lei Orgânica do Município de Palmeira/PR regra a respeito da implantação do Programa Municipal de Escolas Cívico-Militares no âmbito do Município de Palmeira/PR, tendo como modelo os Colégios Cívico-Militares do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4414/5999.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4414/5999.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao prédio do Arquivo Municipal.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4415/6000.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4415/6000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de cooperação, à realização de aquisição de projeto e entrega de obra de sistema de energia fotovoltaica e dá outras providências.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4418/6001.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4418/6001.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder à concessão onerosa de direito real de uso de espaço público para exploração de eventos, da forma que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4425/6002.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4425/6002.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4426/6003.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4426/6003.pdf</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4427/6004.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4427/6004.pdf</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4428/6005.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4428/6005.pdf</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4429/6006.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4429/6006.pdf</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4430/6007.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4430/6007.pdf</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4431/6008.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4431/6008.pdf</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4432/6009.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4432/6009.pdf</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4433/6010.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4433/6010.pdf</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4442/6011.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4442/6011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos servidores públicos efetivos, ativos e inativos, detentores de emprego público e comissionados do Município de Palmeira e dá outras providências.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4443/6012.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4443/6012.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4444/6013.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4444/6013.pdf</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4445/6014.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4445/6014.pdf</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4447/6015.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4447/6015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos servidores efetivos, ativos e inativos, e comissionados da Câmara Municipal de Palmeira no ano de 2023.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4448/6016.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4448/6016.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição do subsídio dos agentes políticos municipais, em razão da perda inflacionária, baseada no índice INPC.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4456/6017.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4456/6017.pdf</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4457/6018.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4457/6018.pdf</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4458/6019.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4458/6019.pdf</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4460/6020.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4460/6020.pdf</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4461/6021.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4461/6021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial, no valor de 10.000,00 (dez mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4462/6022.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4462/6022.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de R$ 512,19 (quinhentos e doze reais e dezenove centavos) e dá outras providências.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4463/6023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4463/6023.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo a celebrar termo aditivo ao termo de colaboração nº090/2022, o qual tem por objetivo o repasse de recursos financeiros à Associação dos Pais e Amigos dos excepcionais de Palmeira - APAE e dá outras providências.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4464/6024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4464/6024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo  Municipal a proceder com a doação de pedras à empresa (Guineto Sanson LTDA) específica e dá outras providências.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4465/6025.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4465/6025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 4.180, de 11 de agosto de 2016, que dispõe sobre a política municipal de atendimento dos direitos da criança  e do adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4466/6026.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4466/6026.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo à proceder a concessão de direito real  de uso resolúvel de imóvel urbano, localizado no distrito industrial de Palmeira e dá outras providências.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4467/6027.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4467/6027.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder a concessão de direito real de uso resolúvel de imóvel urbano, localizado no distrito industrial de Palmeira e dá outras providências.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4474/6028.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4474/6028.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivo da Lei nº 3.636,  de 27 de março  de 2014 e dá outras providências.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4475/6029.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4475/6029.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4476/6030.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4476/6030.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de R$ 413.760,27 e dá outras providências.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4477/6031.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4477/6031.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional suplementar no valor de R$ 766.279,65 e da outras providências.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4478/6032.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4478/6032.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de R$ 850.037,90 e dá outras providências.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4479/6033.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4479/6033.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de R$ 59.500,00 e dá outras providências.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4480/6034.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4480/6034.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial no valor de R$ 100.296,04 e dá outras providências.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4481/6035_substitutivo_e_original.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4481/6035_substitutivo_e_original.pdf</t>
   </si>
   <si>
     <t>Cria a Comissão Municipal de Defesa Civil - COMDEC, institui o Fundo Municipal de Defesa Civil - FUMDEC de Palmeira, bem como cria o Conselho Municipal de Defesa Civil - CODEC e dá outras providências.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
     <t>Vaguinho, Marcel Pietralla</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4482/6036.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4482/6036.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a estender o atendimento da farmácia especializada para distribuir os medicamentos na Unidade de Pronto Atendimento Central durante tempo integral de funcionamento da UPA.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4489/6037.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4489/6037.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Prevenção e Proteção à Saúde do Caminhoneiro no Município e dá outras providências de Palmeira e dá outras providências.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4490/6038.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4490/6038.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Sistema Municipal de Cultura do Município de Palmeira-PR, e dá outras providências.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4491/6039.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4491/6039.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo a proceder, mediante termo de colaboração, a cessão de uso gratuito de bem público à Organização de Sociedade Civil  e dá outras providências.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4492/6040.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4492/6040.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de R$ 781.786,49 e dá outras providências.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4493/6041.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4493/6041.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar no valor de R$ 641.966,67 e dá outras providências.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4494/6042.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4494/6042.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional  especial no valor de R$ 88.015,63 e dá outras providências.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4504/6043.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4504/6043.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 4.145 de 09/06/2016 e altera a Lei nº 5.478 de 30/03/2022, inserindo os artigos 8º-a, 8º-b e 8º-c e os parágrafos 1º ao 7º no art.11; e altera a tabela do art.11.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4505/6044.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4505/6044.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo a instituir o programa Bolsa Aprendizagem.</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4506/6045.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4506/6045.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca dos procedimentos a serem adotados diante da constatação, por meio da administração pública, de depósito de resíduos sólidos, entulhos provenientes da construção e/ou demolição civil, de água parada, sem a devida justificativa, em lotes urbanos baldios ou habitados, os quais, nessas circunstâncias, possam colocar em risco a saúde da vizinhança e dá outras providências.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4507/6046.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4507/6046.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura de Crédito Adicional Suplementar e dá outras providências, no valor de R$ 735.000,00, na Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4517/6047.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4517/6047.pdf</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4518/6048.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4518/6048.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, mediante termo de colaboração, o repasse de recursos financeiros oriundos do FIPAR/PR, incentivo ILPI 2022 - Deliberação 16/2022 CEDI/PR, à Associação Família de Maria e Lar Acelino e dá outras providências.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4519/6049.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4519/6049.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da criação do "Programa Solidário de Cadeira de Rodas e Afins" e dá outras providências.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4521/6050.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4521/6050.pdf</t>
   </si>
   <si>
     <t>Oficializa o Hino oficial do Município de Palmeira/PR e dá outras providências.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4526/6051.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4526/6051.pdf</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4527/6052.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4527/6052.pdf</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4528/6053.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4528/6053.pdf</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4529/6054.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4529/6054.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4530/6055.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4530/6055.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder com a doação de pedras à empresa específica e dá outras providências.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4531/6056_e_substitutivo.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4531/6056_e_substitutivo.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 5570, de 24/8/2022, que dispõe sobre o pagamento do piso salarial aos agentes comunitários de saúde (ACS) e agentes de combate às endemias (ACE).</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4532/6057.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4532/6057.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 5661, de 23/3/2023, que autoriza o Poder Executivo a proceder com a concessão de direito real de uso resolúvel de imóvel urbano, localizado no Distrito Industrial de Palmeira.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4550/6058.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4550/6058.pdf</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4551/6059.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4551/6059.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias do Município de Palmeira para o exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4557/6060.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4557/6060.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar, no valor de R$ 750.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4558/6061.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4558/6061.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4559/6062.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4559/6062.pdf</t>
   </si>
   <si>
     <t>Cria cargo e abre vagas no serviço público municipal, que passa a integrar o Plano de Cargos, Carreira e Salários dos servidores públicos efetivos do quadro de pessoal civil estatutário da administração direta e indireta do Poder Executivo do Município de Palmeira, Lei nº 4.132, de 17 de maio de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4565/6063.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4565/6063.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de parceria entre a Secretaria Municipal de Desenvolvimento Rural e a Cooperativa de Ovinos - COOPEGERA, a fim de incentivar a produção de ovinos e caprinos no Município de Palmeira e dá outras providências.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4572/6064.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4572/6064.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2.718, de 21 de maio de 2008, que cria o Fundo Municipal de Habitação de Interesse Social - FMHIS e dá outras providências.</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4573/6065.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4573/6065.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 5.576, de 6 de setembro de 2022, que cria o Programa Bolsa Aluguel Social e dá outras providências.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4574/6066.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4574/6066.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito da Secretaria Municipal de Saúde, a concessão de gratificação de função prevista pelo inciso I do art. 172 e definida no art. 173, ambos da Lei nº 1.700, de 28 de março de 1994, cria a função de confiança de enfermeiro coordenador e dá outras providências.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4575/6067.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4575/6067.pdf</t>
   </si>
   <si>
     <t>Regulamenta as funções de pregoeiro e agente de contratação, dos membros da equipe de apoio, comissão permanente de licitação e comissão de contratação do Município de Palmeira e dispõe sobre a concessão das respectivas gratificações de função e dá outras providências.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4583/6068.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4583/6068.pdf</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4584/6069.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4584/6069.pdf</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4585/6070.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4585/6070.pdf</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4586/6071.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4586/6071.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 5.570, de 24  de agosto de 2022, que dispõe sobre o pagamento do piso salarial aos agentes comunitários de saúde (ACS) e agentes de combate às endemias (ACE).</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4587/6072.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4587/6072.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos servidores públicos efetivos, ativos e inativos, detentores de emprego público e comissionados do Município de Palmeira, que possuem remuneração inferior ao salário mínimo nacional e dá outras providências.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4588/6073.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4588/6073.pdf</t>
   </si>
   <si>
     <t>Altera o anexo único da Lei nº 5.552, de 22 de julho de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4597/6074.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4597/6074.pdf</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4598/6075.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4598/6075.pdf</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4599/6076.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4599/6076.pdf</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4600/6077.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4600/6077.pdf</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4601/6078.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4601/6078.pdf</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4602/6079.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4602/6079.pdf</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4603/6080.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4603/6080.pdf</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4604/6081.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4604/6081.pdf</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4605/6082.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4605/6082.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Ordinária nº 2984/2009 e autoria a Secretaria de Gestão Pública e Finanças a sacar o valor residual do Fundo Municipal de Trânsito, o qual se encontra depositado em instituição bancária, e efetuar o repasse para despesas relativas ao Departamento de Trânsito.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4606/6083.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4606/6083.pdf</t>
   </si>
   <si>
     <t>Altera nomenclatura atribuída a cargos constantes da Lei Municipal nº 5.386, de 03 de setembro de 2021, que dispõe sobre a estrutura organizacional administrativa do Poder Executivo do Município de Palmeira e dá outras providências.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4607/6084.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4607/6084.pdf</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4616/6085.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4616/6085.pdf</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4617/6086.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4617/6086.pdf</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4618/6087.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4618/6087.pdf</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4619/6088.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4619/6088.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de fomento, o repasse de recursos financeiros oriundos do Fundo Municipal dos Direitos da Crianças e do Adolescente - FMDCA à Associação Menonita Beneficente - AMB.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4620/6089_substitutivo_e_original.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4620/6089_substitutivo_e_original.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de provisão pecuniária, na forma de evento financeiro complementar, aos profissionais vinculados ao quadro do magistério do Município de Palmeira, visando garantir a adequação ao piso salarial nacional fixado para o exercício de 2023.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4621/6090.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4621/6090.pdf</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4644/6091.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4644/6091.pdf</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4645/6092.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4645/6092.pdf</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4646/6093.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4646/6093.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de colaboração, a cessão de uso gratuito de bem público à organização da sociedade civil e dá outras providências.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4660/6094.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4660/6094.pdf</t>
   </si>
   <si>
     <t>Acrescenta novos parágrafos a dispositivos da Lei Municipal nº 1700, de 28 de março de 1994, que dispõe sobre o Regime Jurídico Único dos servidores públicos municipais da administração direta e indireta e Câmara Municipal de Palmeira, bem como estabelece outras providências.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4668/6095.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4668/6095.pdf</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4669/6096.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4669/6096.pdf</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4670/6097.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4670/6097.pdf</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4671/6098.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4671/6098.pdf</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4672/6099.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4672/6099.pdf</t>
   </si>
   <si>
     <t>Altera a quantidade atribuída ao cargo de assistente social constante da Lei Municipal nº 5.245, de 26 de outubro de 2020, que dispõe sobre a contratação de pessoal por tempo determinado, para atender à necessidade temporária de excepcional interesse pública, vincula à Secretaria Municipal de Assistência Social, nos termos do inciso IX do art. 37 da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4673/6100.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4673/6100.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5386, de 3 de setembro de 2021, que dispõe sobre a estrutura organizacional administrativa do Poder Executivo do Município de Palmeira e dá outras providências.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4685/6101.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4685/6101.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder à concessão de uso dos ginásios municipais de esportes Durval Antônio de Freitas e Sebastião Amâncio dos Santos e dá outras providências.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4686/6102.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4686/6102.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 2085, de 20 de outubro de 2000, que dispõe sobre a criação do Fundo Municipal de Turismo, FUNDETUR, e dá outras providências.</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4691/6103.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4691/6103.pdf</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4692/6104.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4692/6104.pdf</t>
   </si>
   <si>
     <t>Altera a nomenclatura de loteamentos e ruas constantes da Lei Municipal nº 1.098, de 11 de novembro de 1983, que dá denominação às ruas da cidade de Palmeira.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4693/6105.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4693/6105.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Recuperação de Créditos Fiscais - REFIS no Município de Palmeira, Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4694/6106.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4694/6106.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder com a doação de pedras à empresa que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4695/6107.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4695/6107.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante acordo de cooperação, a permissão de uso gratuito de bens públicos à Associação Comunitária dos Moradores Proprietários de Witmarsum e dá outras providências.</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4700/6108.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4700/6108.pdf</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4701/6109.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4701/6109.pdf</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4702/6110.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4702/6110.pdf</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4708/6111.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4708/6111.pdf</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4709/6112.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4709/6112.pdf</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4710/6113.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4710/6113.pdf</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4711/6114.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4711/6114.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante acordo de cooperação técnica, à permissão de uso gratuito de bem público à Associação dos Moradores Independentes de Vileiros e dá outras providências.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4712/6115.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4712/6115.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante acordo de cooperação técnica, à permissão de uso gratuito de bens públicos à Associação Comunitária dos Moradores de Limeira e dá outras providências.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4713/6116.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4713/6116.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 5296, de 13 de dezembro de 2013, que dispõe sobre a criação do Conselho Municipal de Educação, o qual integra o Conselho do FUNDEB como Câmara e dá outras providências.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4721/6117.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4721/6117.pdf</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4722/6118.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4722/6118.pdf</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4730/6119.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4730/6119.pdf</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4731/6120.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4731/6120.pdf</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4732/6121.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4732/6121.pdf</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4733/6122.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4733/6122.pdf</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4734/6123.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4734/6123.pdf</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4735/6124.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4735/6124.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante acordo de cooperação, à permissão de uso gratuito de bens públicos à Associação dos Moradores da Localidade Rural de Cantagalo e dá outras providências.</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4736/6125.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4736/6125.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar termo aditivo ao termo de colaboração nº 101/2022, o qual tem por objeto o repasse de recursos financeiros à Associação Menonita Beneficente e dá outras providências.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4737/6126.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4737/6126.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder a doação de cascalho à empresa que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4738/6127.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4738/6127.pdf</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4739/6128.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4739/6128.pdf</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4743/6129.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4743/6129.pdf</t>
   </si>
   <si>
     <t>Concede o prêmio Cidade Clima do Brasil.</t>
   </si>
   <si>
     <t>4748</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4748/6130.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4748/6130.pdf</t>
   </si>
   <si>
     <t>Dá denominação à unidade de saúde da Vila Rosa.</t>
   </si>
   <si>
     <t>4749</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4749/6131.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4749/6131.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2011, de 13 de agosto de 1999, que autoriza o Poder Executivo Municipal a constituir com os demais gestores do Sistema Único de Saúde no Estado do Paraná o Consórcio Intergestores Paraná Medicamentos.</t>
   </si>
   <si>
     <t>4750</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4750/6132.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4750/6132.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desenvolver ações e aporte de contrapartida municipal para implementar o Programa Minha Casa, Minha Vida para o Município com até 80.000 habitantes (preferencialmente), conforme disposto na Lei nº 11.977, de 7 de julho de 2009, na Portaria nº 725, de 5 de junho de 2023 e na Lei nº 14.620, de 13 de julho de 2023, e ainda nas disposições das instruções normativas do Ministério das Cidades e dá outras providências.</t>
   </si>
   <si>
     <t>4753</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4753/6133.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4753/6133.pdf</t>
   </si>
   <si>
     <t>4754</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4754/6134.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4754/6134.pdf</t>
   </si>
   <si>
     <t>4755</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4755/6135.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4755/6135.pdf</t>
   </si>
   <si>
     <t>4756</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4756/6136.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4756/6136.pdf</t>
   </si>
   <si>
     <t>4763</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4763/6137.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4763/6137.pdf</t>
   </si>
   <si>
     <t>4764</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4764/6138.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4764/6138.pdf</t>
   </si>
   <si>
     <t>4765</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4765/6139.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4765/6139.pdf</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4766/6140.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4766/6140.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Serviço de Inspeção Municipal de Produtos de Origem Animal (SIMPOA) e dá outras providências.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4776/6141.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4776/6141.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão e redefinição de atribuições relativas a cargos integrantes do Plano de Cargos e Carreira dos servidores públicos efetivos do quadro de pessoal civil estatutário da administração direta e indireta do Poder Executivo do Município de Palmeira, Lei nº 4132, de 17 de maio de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4777/6142.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4777/6142.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de colaboração, o repasse de recursos financeiros oriundos do Sistema de Informação e Gestão de Transferências Voluntárias - SIGTV, do Ministério da Cidadania, ao Lar Acelino e dá outras providências.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4778/6143.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4778/6143.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de colaboração, o repasse de recursos financeiros oriundos do Sistema de Informação e Gestão de Transferências Voluntárias - SIGTV, do Ministério da Cidadania, à Associação de Pais e Amigos dos Excepcionais de Palmeira - APAE e dá outras providências.</t>
   </si>
   <si>
     <t>4783</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4783/6144.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4783/6144.pdf</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4784/6145.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4784/6145.pdf</t>
   </si>
   <si>
     <t>4785</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4785/6146.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4785/6146.pdf</t>
   </si>
   <si>
     <t>4786</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4786/6147.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4786/6147.pdf</t>
   </si>
   <si>
     <t>4787</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4787/6148.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4787/6148.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da assistência financeira complementar repassada pela União, visando dar cumprimento ao disposto na Lei Federal nº 14.434, de 4 de agosto de 2022.</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4789/6149.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4789/6149.pdf</t>
   </si>
   <si>
     <t>Concede o Prêmio Cidade Clima do Brasil à Sociedade Esportiva Pinheiral.</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4790/6150.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4790/6150.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Palmeira para o exercício financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4794/6151.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4794/6151.pdf</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4795/6152.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4795/6152.pdf</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4796/6153.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4796/6153.pdf</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4797/6154.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4797/6154.pdf</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4800/6155.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4800/6155.pdf</t>
   </si>
   <si>
     <t>Concede o Prêmio Cidade Clima do Brasil.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4802/6156.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4802/6156.pdf</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4811/6157.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4811/6157.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a desafetar e promover leilão público com a finalidade de alienar bens imóveis do Município e destinar parte dos recursos arrecadados à amortização de déficit atuarial com o Regime Próprio de Previdência Social (RPPS) e dá outras providências.</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4818/6158.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4818/6158.pdf</t>
   </si>
   <si>
     <t>Concede o prêmio "Cidade Clima do Brasil".</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4823/6159.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4823/6159.pdf</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4824/6160.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4824/6160.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de fomento, ao repasse de recursos financeiros oriundos do Fundo Municipal dos Direitos da Criança e do Adolescente - FMDCA - ao Instituto Casarão das Artes e dá outras providências.</t>
   </si>
   <si>
     <t>4829</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4829/6161.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4829/6161.pdf</t>
   </si>
   <si>
     <t>Estabelece normas de higiene para a permanência de animais domésticos em estabelecimentos comerciais do Município de Palmeira.</t>
   </si>
   <si>
     <t>4830</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4830/6162.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4830/6162.pdf</t>
   </si>
   <si>
     <t>Concede o prêmio "Cidade Clima do Brasil" à orquestra filarmônica Tom Jobim.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4836/6163.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4836/6163.pdf</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4837/6164.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4837/6164.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Mulher, cria o Conselho Municipal dos Direitos da Mulher (CMDM), institui o Fundo Municipal dos Direitos da Mulher (FMDM) e dá outras providências.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4838/6165.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4838/6165.pdf</t>
   </si>
   <si>
     <t>Concede o "Prêmio Cidade Clima do Brasil" e dá outras providências.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4839/6166.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4839/6166.pdf</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4842/6167.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4842/6167.pdf</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4843/6168.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4843/6168.pdf</t>
   </si>
   <si>
     <t>4844</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4844/6169.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4844/6169.pdf</t>
   </si>
   <si>
     <t>4845</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4845/6170.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4845/6170.pdf</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4846/6171.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4846/6171.pdf</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4847/6172.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4847/6172.pdf</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4854/6173.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4854/6173.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Dia Municipal da Oração no Município de Palmeira e dá outras providências.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4855/6174.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4855/6174.pdf</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4856/6175.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4856/6175.pdf</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4857/6176.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4857/6176.pdf</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4869/6177.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4869/6177.pdf</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4886/6178.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4886/6178.pdf</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4887/6179.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4887/6179.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de cooperação, à permissão de uso gratuito de bens públicos à organização da sociedade civil que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4892/6180.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4892/6180.pdf</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4893/6181.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4893/6181.pdf</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4899/6182.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4899/6182.pdf</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4900/6183.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4900/6183.pdf</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4904/6184.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4904/6184.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à doação de cascalho à empresa que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4905/6185.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4905/6185.pdf</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4906/6186.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4906/6186.pdf</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4907/6187.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4907/6187.pdf</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4915/6188.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4915/6188.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Dia Municipal do DeMolay no Município de Palmeira, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4917/6189.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4917/6189.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2404, de 30 de setembro de 2005, que reorganizou o Regime Próprio de Previdência Social e dá outras providências.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4918/6190_original_e_substitutivo.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4918/6190_original_e_substitutivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação de recursos arrecadados em leilão, podendo ser destinados para pagamento parcial de aporte financeiro ao Regime Próprio de Previdência Social (RPPS).</t>
   </si>
   <si>
     <t>4923</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4923/6191.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4923/6191.pdf</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4927/6192.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4927/6192.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de fomento, ao repasse de recursos financeiros oriundos do Banco de Projetos FMDCA à Associação Menonita de Assistência Social - AMAS, e dá outras providências.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4931/6193.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4931/6193.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Promoção à Saúde Mental no Município de Palmeira e dá outras providências.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4940/6194.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4940/6194.pdf</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4941/6195.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4941/6195.pdf</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4945/6196.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4945/6196.pdf</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4946/6197.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4946/6197.pdf</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4947/6198.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4947/6198.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5725, de 20 de julho de 2023, que dispõe sobre o Programa de Recuperação de Créditos Fiscais (REFIS), no Município de Palmeira, Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>4948</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4948/6199.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4948/6199.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadã benemérita de Palmeira a senhora Karina Vanessa Albano.</t>
   </si>
   <si>
     <t>4949</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4949/6200.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4949/6200.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão benemérito de Palmeira ao senhor Mario Antônio Wieczorek.</t>
   </si>
   <si>
     <t>4950</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4950/6201.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4950/6201.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão benemérito de Palmeira ao senhor João Henrique Malucelli Klas.</t>
   </si>
   <si>
     <t>4953</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4953/6202.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4953/6202.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de colaboração, ao repasse recursos financeiros às organizações da sociedade civil que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>4954</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4954/6203.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4954/6203.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar termo aditivo ao termo de colaboração nº 108/2022, o qual tem por objeto o repasse de recursos financeiro à Associação Menonita Beneficente - AMB/Lar Levi, e dá outras providências.</t>
   </si>
   <si>
     <t>4955</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4955/6204.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4955/6204.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o plano de amortização para equacionamento do déficit técnico-atuarial do Regime Próprio de Previdência Social (RPPS) e dá outras providências.</t>
   </si>
   <si>
     <t>4957</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4957/6205.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4957/6205.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de imóveis públicos situados no Distrito Industrial de Palmeira e dá outras providências.</t>
   </si>
   <si>
     <t>4958</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4958/6206.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4958/6206.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de vagas no serviço público municipal, que passam a integrar o plano de cargos, carreira e salários dos servidores públicos efetivos do quadro de pessoal civil estatutário da administração direta e indireta do Poder Executivo do Município de Palmeira, Lei nº 4.132, de 17 de maio de 2016, bem como o plano de cargos, carreira e salários do quadro próprio do magistério público municipal, previsto pela Lei nº 4.133, de 17 de maio de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>4959</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4959/6207.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4959/6207.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4608/plc_38-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4608/plc_38-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à Lei Complementar nº 14, de 12 de dezembro de 2019, que dispõe sobre o uso e a ocupação do solo no Município de Palmeira, para inserir novas ZEIS - Zonas Especiais de Interesse Social, com o objeto de implantação de projetos habitacionais de interesse social e dá outras providências.</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4696/plc_39-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4696/plc_39-2023.pdf</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4720/plc_40-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4720/plc_40-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à Lei Complementar nº 13, de 20 de novembro de 2019, o que faz regulamentando o art. 4º, III, da Lei Federal nº 6.766/1979, com a atual redação dada pela Lei Federal nº 13.913/2019, dispondo sobre a redução da faixa non aedificandi ao longo da faixa de domínio público das rodovias e dá outras providências.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4767/plc_41-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4767/plc_41-2023.pdf</t>
   </si>
   <si>
     <t>Institui a Lei Orgânica da Controladoria-Geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4798/plc_42-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4798/plc_42-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta e altera dispositivos da Lei Complementar nº 2/2017, que institui a planta genérica de valores para lançamento e cobrança dos impostos imobiliários, disciplina fórmula de cálculo, estabelece parâmetros e classificação das edificações do Município de Palmeira e dá outras providências, e altera dispositivos da Lei nº 2223/2002, que dispõe sobre o sistema tributário municipal e instituí normas complementares de direito tributário.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4858/plc_43-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4858/plc_43-2023.pdf</t>
   </si>
   <si>
     <t>Introduz no Município de Palmeira as diretrizes da Declaração de Direitos de Liberdade Econômica, nos termos da Lei Federal nº 13.874/2019, altera as Lei Complementares nº 1, de 28/9/2017, e nº 19, de 26/6/2020, Lei º 2.223, de 26/11/2002 e Lei nº 3.551, de 16/10/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4859/plc_44-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4859/plc_44-2023.pdf</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4901/plc_45-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4901/plc_45-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o imposto sobre transmissão inter vivos, a qualquer título, por ato oneroso, de bens imóveis, por natureza ou acessão física, e de direitos reais sobre imóveis, exceto de garantia, bem como cessão de direitos e sua aquisição, de competência do Município de Palmeira, acrescenta e altera dispositivos da Lei Municipal nº 3960/2015 e dá outras providências.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4508/pr_150-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4508/pr_150-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei nº 14.133, de 1º de Abril de 2021, que dispõe sobre Licitações e Contratos Administrativos, no Poder Legislativo do Município de Palmeira.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4509/pr_151-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4509/pr_151-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento administrativo para a realização de pesquisa de preços para a aquisição de bens e contratação de serviços em geral, no âmbito do Poder Legislativo do município de Palmeira, para os procedimentos licitatórios e de contratação direta, nos moldes da Lei Federal nº 14.133/21.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4510/pr_152-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4510/pr_152-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta os artigos 82 a 86 da lei nº 14.133, de 1º de abril de 2021, para dispor sobre o procedimento auxiliar do sistema de registro de preço, no âmbito do Poder Legislativo do município de Palmeira.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4511/pr_153-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4511/pr_153-2023.pdf</t>
   </si>
   <si>
     <t>Regulamenta o disposto no § 3º do art. 8º da lei nº 14.133, de 1º de abril de 2021, para dispor sobre as regras para a atuação do agente de contratação e da equipe de apoio, o funcionamento da comissão de contratação e a atuação dos gestores e fiscais de contratos, no âmbito do Poder Legislativo do município de Palmeira.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4512/pr_154-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4512/pr_154-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o sistema de dispensa eletrônica de que trata a lei nº 14.133, de 1º de abril de 2021, no âmbito do Poder Legislativo do município de Palmeira.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4522/pr_155.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4522/pr_155.pdf</t>
   </si>
   <si>
     <t>Institui o banco de ideias legislativas no Município de Palmeira.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4560/pr_156-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4560/pr_156-2023.pdf</t>
   </si>
   <si>
     <t>Aprova Relatório final e as recomendações da comissão parlamentar de Inquérito Instituída pela portaria nº 1062, de 08/09/22 (Requerimento de origem nº 77, de 17/08/22).</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4623/pr_157-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4623/pr_157-2023.pdf</t>
   </si>
   <si>
     <t>Altera a resolução nº 109/2015, que dispõe sobre as regras para uso dos veículos oficiais da Câmara Municipal de Palmeira.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4657/pr_158-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4657/pr_158-2023.pdf</t>
   </si>
   <si>
     <t>Altera a resolução nº 111/2015, que estabelece normas internas para o regime de adiantamento na Câmara Municipal de Palmeira.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4658/pr_159-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4658/pr_159-2023.pdf</t>
   </si>
   <si>
     <t>Altera a resolução nº 151/2023, que dispõe sobre o sistema de dispensa eletrônica de que trata a Lei nº 14.133/2021 no âmbito do Poder Legislativo do Município de Palmeira.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4659/pr_160-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4659/pr_160-2023.pdf</t>
   </si>
   <si>
     <t>Altera o quadro V do anexo I e o quadro I do anexo II da resolução nº 104/2014, que dispõe sobre a estrutura administrativa da Câmara Municipal de Palmeira.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4704/pr_161-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4704/pr_161-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito do Poder Legislativo do Município de Palmeira e dá outras providências.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4724/pr_162-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4724/pr_162-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Serviço de Informação ao Cidadão na Câmara Municipal de Palmeira, nos termos da Lei Federal nº 12.527, de 18 de novembro de 2011 - Lei de Acesso à Informação - e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>4762</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4762/pr_163-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4762/pr_163-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Sala da Procuradoria da Mulher da Câmara Municipal de Palmeira.</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4814/pr_164-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4814/pr_164-2023.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno da Câmara Municipal de Palmeira (Resolução nº 116, de 16 de novembro de 2016).</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4821/pr_165-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4821/pr_165-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Galeria Lilás nas dependências da Câmara Municipal de Palmeira.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4868/pr_166-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4868/pr_166-2023.pdf</t>
   </si>
   <si>
     <t>Concede homenagem na Galeria Lilás à Sra. Maria Izabel Pereira Corrêa.</t>
   </si>
   <si>
     <t>4951</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4951/pr_167-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4951/pr_167-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 125/2018, que dispõe sobre as normas e o procedimento de avaliação de desempenho dos servidores públicos efetivos do Poder Legislativo do Município de Palmeira.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4416/requerimento_no_1-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4416/requerimento_no_1-2023.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário desta Câmara Municipal, seja encaminhado expediente ao Departamento Nacional de Infraestrutura de Transportes (DNIT), solicitando a colocação de placa às margens da BR-277, nas proximidades do Km 184,2, indicando a via de acesso à localidade de Vilinha (Distrito de Papagaios Novos).</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4446/requerimento_no_2-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4446/requerimento_no_2-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar à Secretaria Municipal de Gestão Pública e Finanças as seguintes informações, no prazo de (30 dias), conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: informar o valor da disponibilidade financeira em conta corrente e aplicações correspondentes à fonte livre do Município de Palmeira, até o período de 14/2/2023; e informar o valor da disponibilidade financeira na conta relacionada à iluminação pública, até o período de 14/2/2023.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4449/requerimento_no_3-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4449/requerimento_no_3-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, solicitando as seguintes informações e documentos: informações sobre os motivos para a não permanência do SAMU em Palmeira; no caso da motivação ser a falta de recursos financeiros, solicitamos a documentação comprobatória da insuficiência orçamentárias.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>CCLJR - Comissão de Constituição, Legislação, Justiça e Redação, CEOFF - Comissão de Economia, Orçamento, Finanças e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4452/requerimento_no_4-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4452/requerimento_no_4-2023.pdf</t>
   </si>
   <si>
     <t>Requerem ouvido plenário, prazo de 30 (trinta) dias para melhores estudos e emissão de parecer à Emenda protocolada sob nº 62/2023 Supressiva ao Projeto de Lei nº 5983/2022.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>CCLJR - Comissão de Constituição, Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4453/requerimento_no_5-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4453/requerimento_no_5-2023.pdf</t>
   </si>
   <si>
     <t>Requer ouvido plenário, prazo de 30 (trinta) dias para melhores estudos e emissão de parecer ao Substitutivo ao Projeto de Lei Completar nº 35/2022.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4455/requerimento_no_6-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4455/requerimento_no_6-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, solicitando que, por intermédio da Procuradoria Geral do Município e da Secretaria Municipal de Educação, sejam realizadas as diligências necessárias para dar cumprimento à Portaria nº 17/2023 do Ministério da Educação, publicada no Diário Oficial da União em 17/1/2023, que estabeleceu o reajuste de 14,9% no piso salarial nacional para os profissionais do magistério público da educação básica.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>CCLJR - Comissão de Constituição, Legislação, Justiça e Redação, CECBESMA - Comissão de Educação, Cultura, Bem-estar Social e Meio Ambiente, CEOFF - Comissão de Economia, Orçamento, Finanças e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4459/requerimento_no_7-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4459/requerimento_no_7-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de pareceres ao projeto de lei nº 5994/2022.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>CCLJR - Comissão de Constituição, Legislação, Justiça e Redação, CUOP - Comissão de Urbanismo e Obras Públicas</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4468/requerimento_no_8-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4468/requerimento_no_8-2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM ouvido o plenário, prazo de 30 (trinta) dias para melhores estudos e emissão de parecer aos Projetos de Lei nºs 6026/2023 (Autoriza o Poder Executivo a proceder à concessão de direito real de uso resolúvel de imóvel urbano, localizado no distrito industrial de Palmeira) e 6027/2023 (Autoriza o Poder Executivo a proceder à concessão de direito real de uso resolúvel de imóvel urbano, localizado no distrito industrial de Palmeira).</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4483/requerimento_no_9-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4483/requerimento_no_9-2023.pdf</t>
   </si>
   <si>
     <t>REQUER, ouvido o Plenário, seja encaminhado expediente ao Departamento de Estradas e Rodagens – DER, solicitando os reparos necessários na cabeceira da ponte do Rio Forquilha na PR-151 e operação tapa buraco desde a entrada do Município de Palmeira até o Viaduto da BR-277.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4484/requerimento_no_10-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4484/requerimento_no_10-2023.pdf</t>
   </si>
   <si>
     <t>REQUER ouvido o plenário, seja encaminhado expediente ao Exmo. Sr. Prefeito Municipal, solicitando o envio a esse vereador do que segue: Informações de quais exames sanguíneos laboratoriais são realizados pela Prefeitura Municipal, e qual os valores desses?</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4485/requerimento_no_11-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4485/requerimento_no_11-2023.pdf</t>
   </si>
   <si>
     <t>REQUEREM ouvido o plenário, seja encaminhado expediente ao Exmo. Sr. Prefeito Municipal, solicitando o envio a esses vereadores, de cópia do contrato celebrado deste município com o Hospital Santa Casa, para prestações de serviços do Pronto Atendimento Municipal.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4486/requerimento_no_12-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4486/requerimento_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Requer ouvido plenário, prazo de 30 dias para melhores estudos e emissão de pareceres ao Projeto de Lei nº6035/2023, e ao Projeto de Lei  complementar nº34/2022 (substitutivo).</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>CECBESMA - Comissão de Educação, Cultura, Bem-estar Social e Meio Ambiente, CEOFF - Comissão de Economia, Orçamento, Finanças e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4487/requerimento_no_13-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4487/requerimento_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Requerem ouvido plenário, prazo de 30 dias para melhores estudos e emissão de pareceres ao Projeto de Lei nº 6035/2023.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4496/requerimento_no_14-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4496/requerimento_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido plenário, prazo de 30 (trinta) dias para melhores estudos e emissão de parecer ao Projeto de Lei nº 6038/2023.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4513/requerimento_no_15-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4513/requerimento_no_15-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido plenário, prazo de 30 (trinta) dias para melhores estudos e emissão de parecer ao projeto de Lei complementar nº 35/2022 substitutivo e ao Projeto de lei nº 6044/2023.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4514/requerimento_no_16-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4514/requerimento_no_16-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido plenário, prazo de 30 (trinta) dias para melhores estudos e emissão de parecer ao Projeto de Lei nº 6044/2023.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>CECBESMA - Comissão de Educação, Cultura, Bem-estar Social e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4515/requerimento_no_17-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4515/requerimento_no_17-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido plenário, prazo de 30 (trinta) dias para melhores estudos e emissão de parecer ao Projeto de lei nº 6044/2023.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4524/requerimento_no_18-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4524/requerimento_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado ofício à Secretaria Municipal de Desenvolvimento Rural, solicitando informações sobre a instalação de água na localidade de Faxinal do Silva.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4525/requerimento_no_19-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4525/requerimento_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, solicitando informações se existe previsão de contratação de psicólogos e fonoaudiólogos para atendimento das pessoas com transtorno do espectro autista, via Sistema de Saúde Municipal.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4537/requerimento_no_20-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4537/requerimento_no_20-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer ao projeto de lei 6056/2023.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4540/requerimento_no_21-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4540/requerimento_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado ofício à Secretaria Municipal de Educação, Esportes e Lazer, solicitando o envio à Câmara Municipal, no prazo de até 30  (trinta) dias, das seguintes informações:_x000D_
 _x000D_
 a)	O Poder Executivo Municipal possui plano de segurança em execução para evitar ou impedir que incidente de similar natureza ocorra no Município de Palmeira, tanto nas instituições localizadas no interior quanto na cidade?_x000D_
 b)	Caso exista, apresentar detalhamento._x000D_
 c)	Caso não exista, apresentar justificativa e previsão para que seja implementado, esclarecendo de que forma será feito._x000D_
 d)	As escolas municipais e os CMEIs possuem sistema de monitoramento por câmeras?</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4547/requerimento_no_22-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4547/requerimento_no_22-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Desenvolvimento Urbano solicitando informações se os bancos retirados da reforma da Rua Conceição e armazenados no pátio da garagem foram instalados e em qual local? E se ainda não, se existe pretensão de colocação dos mesmos na Praça João Maria Muller, situada no Núcleo Parque Papirus.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4548/requerimento_no_23-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4548/requerimento_no_23-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Meio Ambiente, Cultura, Turismo e Comunicação, solicitando informações se existe projeto para coleta de lixo reciclável nas localidades de Santa Bárbara, Boqueirão e Cruzeiro.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4549/requerimento_no_24-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4549/requerimento_no_24-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Saúde (SMS), solicitando informações se existe previsão para a realização de parto no Hospital Santa Casa, via convênio com a Prefeitura ou com a rede estadual de Saúde Pública.</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4552/requerimento_no_25-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4552/requerimento_no_25-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer ao projeto de lei nº 6035/2023.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4553/requerimento_no_26-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4553/requerimento_no_26-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer ao projeto de decreto legislativo nº 717/2023.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4556/requerimento_no_27-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4556/requerimento_no_27-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido plenário, seja encaminhado expediente à Secretária Municipal De Educação, Esporte e Lazer, solicitando informações sobre os motivos do ônibus do roteiro escolar de Faxinal dos Quartins até Poço Grande, não adentrar no entroncamento para embarque e desembarque, próximo a propriedade do Sr. Vanderlei Ferreira Dias.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4567/requerimento_no_28-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4567/requerimento_no_28-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Desenvolvimento Urbano, solicitando informações se existe projeto, em parceria com o Departamento de Estradas de Rodagem - DER, para a construção de rotatória na PR-151, entre a Rua XV de Novembro e a Avenida Nacim Bacila, via de acesso para o bairro Vila Rosa.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4568/requerimento_no_29-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4568/requerimento_no_29-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário desta Câmara Municipal, seja encaminhado expediente ao Departamento Nacional de Infraestrutura de Transportes (DNIT), solicitando a instalação de sinalização e iluminação adequada no acesso à localidade de Vieiras, Km 201 da BR-277.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4570/requerimento_no_30-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4570/requerimento_no_30-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer ao substitutivo projeto de lei complementar nº 35/2022.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4576/requerimento_no_31-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4576/requerimento_no_31-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de pareceres aos projetos de lei 6064, 6065 e 6066/2023.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4579/requerimento_no_32-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4579/requerimento_no_32-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Saúde (SMS), solicitando informações sobre o veículo do Programa Melhor em Casa, modelo Onix, placa BBW2457 e qual a condição na qual se encontra. Caso esteja em manutenção, qual é o problema e a previsão de conserto?</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4580/requerimento_no_33-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4580/requerimento_no_33-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Educação, solicitando informações sobre a existência de projeto para cobertura e revitalização da quadra compartilhada entre a Escola Municipal e Estadual de Santa Bárbara.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4582/requerimento_no_34-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4582/requerimento_no_34-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Meio Ambiente, Cultura, Turismo e Comunicação solicitando o envio do que segue: informações sobre a existência de programa em funcionamento ou em elaboração sobre educação ambiental para adolescentes, em parceria com as escolas/colégios de ensino fundamental e médio e se existe planejamento para colocação de lixeiras seletivas em frente ou nas proximidades das instituições de ensino.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4589/requerimento_no_35-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4589/requerimento_no_35-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente ao Exmo. Sr. Prefeito Municipal, solicitando o que segue: informações sobre quais documentos faltam e o porquê ainda não foram cadastrados no Portal dos Municípios para liberação de recurso de emenda parlamentar de R$ 470.000,00 do Deputado Alexandre Amaro, para construção do campo de futebol society no Jardim Cristine?</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4595/requerimento_no_36-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4595/requerimento_no_36-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Meio Ambiente, Cultura, Turismo e Comunicação solicitando o envio do que segue: informações sobre a célula de lixo orgânico, se foi dado por encerrada ou se a empresa responsável continua depositando no aterro sanitário de propriedade deste Município de Palmeira, localizado na localidade de Faxinal dos Silva.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4596/requerimento_no_37-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4596/requerimento_no_37-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal que, por intermédio da Procuradoria-Geral do Município e da Secretaria Municipal de Saúde, sejam realizadas com urgências as diligências necessárias para efetivar o pagamento do piso salarial dos profissionais da enfermagem. Solicitamos que o Poder Executivo envia a esta Casa informações sobre seu posicionamento a esta questão, juntamente com prazos de quando serão realizados os pagamentos.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4610/requerimento_no_38-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4610/requerimento_no_38-2023.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário desta Câmara Municipal de Palmeira, seja encaminhado expediente ao Exmo. Sr. Prefeito Municipal solicitando o que segue: informar o número da matrícula do imóvel onde encontra-se construída a UBS Rocio II; informar se as despesas de construção daquela unidade foram integralmente custeadas com recursos próprios do Município; em caso negativo, informar a origem e o valor dos recursos financeiros recebidos; enviar cópia dos documentos referentes à liberação dos recursos junto ao órgão repassador dos recursos financeiros e informar o nome do ordenador das despesas da construção daquela unidade de saúde.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4611/requerimento_no_39-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4611/requerimento_no_39-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de pareceres aos projetos de lei 6035 e 6082/2023 e projetos de lei complementar 35/2022 (substitutivo 2) e 38/2023.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4612/requerimento_no_40-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4612/requerimento_no_40-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer ao projeto de lei 6035/2023.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4613/requerimento_no_41-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4613/requerimento_no_41-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de pareceres ao projeto de lei 6035/2023 e projeto de lei complementar38/2023.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>CUOP - Comissão de Urbanismo e Obras Públicas</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4614/requerimento_no_42-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4614/requerimento_no_42-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer ao projeto de lei complementar 38/2023.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4626/requerimento_no_43-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4626/requerimento_no_43-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de pareceres aos projetos de lei 6085 e 6089/2023.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4627/requerimento_no_44-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4627/requerimento_no_44-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente ao Exmo. Sr. Prefeito Municipal, para que o mesmo determine ao setor competente a realização de campanha de divulgação e conscientização sobre a possibilidade de isenção do pagamento de taxa de gerenciamento de resíduos sólidos domiciliares, conforme o disposto na seção VI, artigos 15, 16 e 17 da Lei Complementar nº 3, de 29/12/2017.</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4628/requerimento_no_45-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4628/requerimento_no_45-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Desenvolvimento Rural, solicitando as seguintes informações: se as estradas da localidade de Rincão do Cocho serão contempladas com as manutenções que estão sendo realizadas nas estradas pelo Consórcio Caminhos do Tibagi; no caso de resposta positiva, solicitamos a previsão para início, e, caso a resposta seja negativa, informações sobre a programação dessa Secretaria para adequação das referidas estradas.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4638/requerimento_no_46-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4638/requerimento_no_46-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Educação, Esporte e Lazer solicitando informações sobre a existência de projeto para cobertura da quadra compartilhada entre o Colégio Estadual do Campo de Pinheiral de Baixo e a Escola Municipal do Campo Pedro Gross Filho.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4640/requerimento_no_47-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4640/requerimento_no_47-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar à Secretaria Municipal de Gestão Pública e Finanças, as seguintes informações abaixo, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: informar o valor da disponibilidade financeira em conta corrente e aplicações correspondentes à fonte livre do Município de Palmeira, até o período de 6/6/2023; informar o valor da disponibilidade financeira na conta relacionada à iluminação pública até o período de 6/6/2023.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4641/requerimento_no_48-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4641/requerimento_no_48-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar ao Excelentíssimo Senhor Prefeito Municipal a seguinte informação abaixo, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: qual é o prazo para realização da recuperação da iluminação da trincheira do Rocio I e II?</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer ao projeto de lei 6065/2023.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4649/requerimento_no_50-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4649/requerimento_no_50-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja solicitada à Secretaria Municipal de Desenvolvimento Urbano a seguinte informação, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: quando será realizada a pavimentação asfáltica e a construção de galerias na Rua Jesuíno Marcondes, nas proximidades da empresa Graczyki?</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4650/requerimento_no_51-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4650/requerimento_no_51-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, sejam solicitadas à Secretaria Municipal de Saúde (SMS) as seguintes informações sobre o veículo van, angariado via emenda parlamentar do Deputado Michele Caputo, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: como o processo de aquisição se encontra e qual a expectativa de recebimento do referido veículo?</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4653/requerimento_no_52-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4653/requerimento_no_52-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, solicitar ao Excelentíssimo Senhor Prefeito Municipal a seguinte informação, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: informações sobre a postagem em rede social da Diretora de Educação Elisama Nogueira, no dia 6/6, na qual afirma que "o que desvaloriza a educação de Palmeira são atestados fraudulentos (e isso tem bastante), vaidade pelo poder, politicagem suja, desinteresse de alguns profissionais pelas práticas inovadoras e faltas sem justificativa". Portanto, solicitamos maiores explicações sobre a afirmação da servidora e cópia dos atestados fraudulentos que embasam a denúncia.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4654/requerimento_no_53-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4654/requerimento_no_53-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar ao Excelentíssimo Senhor Prefeito Municipal as seguintes informações, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal, sobre o evento "Palmeira em Festa", realizado entre os dias 6 e 11/9/2022 no ginásio de esportes Sebastião Amâncio dos Santos e arredores:_x000D_
 a) Foi realizada licitação de concessão e publicação no diário oficial sobre o evento? Se sim, enviar documentação._x000D_
 b) Qual o valor das guias de ISS, tanto dos shows quanto do parque de diversão? Enviar documentação._x000D_
 c) Houve emissão de alvará para o evento? Se sim, enviar documentação._x000D_
 d) Qualquer empresa particular pode ocupar o espaço público para realizar eventos particulares?_x000D_
 e) Em eventuais catástrofes, roubos no estacionamento ou até mortes, a Prefeitura assumirá a responsabilidade?_x000D_
 f) Como não existe fiscal de contrato, como a Prefeitura realizará o controle do espaço público, referente a brigada de incêndio e segurança do local?</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4656/requerimento_no_54-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4656/requerimento_no_54-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar à Secretaria Municipal de Desenvolvimento Urbano a seguinte informação, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: existe projeto ou estudo técnico para a construção de redutor de velocidade tipo "lombada" na Rua Barão do Rio Branco e da Rua 7 de Setembro até a marginal?</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4661/requerimento_no_55-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4661/requerimento_no_55-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário desta Câmara Municipal, que seja encaminhado expediente à Secretaria Municipal de Educação, Esporte e Lazer, solicitando informações se existe a previsão ou estudo técnico para a construção de pontos de ônibus em locais estratégicos do roteiro escolar, tanto urbano quanto rural.</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4674/requerimento_no_56-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4674/requerimento_no_56-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar à Secretaria Municipal de Educação, Esporte e Lazer, as seguintes informações abaixo, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: Quais dos campeonatos abaixo foram realizados pela secretária de educação e esportes a partir da data de 01/01/2021 até a data de 20/06/2023, enviar planilha com os dados abaixo: Futsal categoria aberto (quantos campeonatos/quantidades de times e atletas); Futsal categoria feminino (quantos campeonatos/quantidades de times e atletas); Futsal categoria veterano (quantos campeonatos/quantidades de times e atletas); Society categoria aberto (quantos campeonatos/quantidades de times e atletas); Society categoria feminino (quantos campeonatos/quantidades de times e atletas); Society categoria veterano (quantos campeonatos/quantidades de times e atletas) (...)_x000D_
 (ver texto original para acessar o documento na íntegra).</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4675/requerimento_no_57-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4675/requerimento_no_57-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar à Secretaria Municipal de Desenvolvimento Urbano a seguinte informação abaixo, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: Se existe intuito de realizar a aquisição de materiais didáticos (Robótica) destinados aos alunos de ensino integral da Escola Municipal Nossa Senhora do Rocio, localizado no bairro do Rocio II? Se, sim, qual é o prazo para entrega desses materiais e quais os materiais que serão disponibilizados? Pois é preciso proporcionar uma interação entre a robótica e à docência com ações educativas para o ensino a alunos da Escola Municipal Nossa Senhora do Rocio, os quais estão em escolarização em período integral. Ademais, os alunos passam a ter contato com as regras básicas da linguagem de programação, instrumentalizando ao universo da eletrônica.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t>CCLJR - Comissão de Constituição, Legislação, Justiça e Redação, CECBESMA - Comissão de Educação, Cultura, Bem-estar Social e Meio Ambiente, CUOP - Comissão de Urbanismo e Obras Públicas</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4678/requerimento_no_58-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4678/requerimento_no_58-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer ao projeto de lei complementar 38/2023.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4688/requerimento_no_59-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4688/requerimento_no_59-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer aos projetos de lei 6089/2023 (substitutivo), 6101 e 6102/2023 e ao projeto de decreto legislativo 718/2023.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4689/requerimento_no_60-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4689/requerimento_no_60-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer ao projeto de lei 6102/2023.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4690/requerimento_no_61-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4690/requerimento_no_61-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer ao substitutivo ao projeto de lei 6089/2023 e aos projetos de lei 6101 e 6102/2023.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4697/requerimento_no_62-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4697/requerimento_no_62-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 15 dias para melhores estudos e emissão de parecer ao projeto de lei 6104/2023.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4703/requerimento_no_63-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4703/requerimento_no_63-2023.pdf</t>
   </si>
   <si>
     <t>REQUER, ouvido o Plenário, solicitar à Secretaria Municipal de Educação, Esporte e Lazer a seguinte informação abaixo, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: _x000D_
 _x000D_
 Sobre treinos oferecidos para crianças: 1-Qual o objetivo da realização dos treinos? 2- Quem são os professores que aplicam? Qual formação eles têm pra dar os treinos? Como são escolhidos os professores sabendo que as crianças precisam de uma atenção bem maior que adultos? 3- Quais horários estão sendo realizados? 4- Qual a idade elas devem ter para poder participar dos treinos?_x000D_
 _x000D_
 Participação de modalidades que representam Palmeira em campeonatos fora do município: 5-Como é feito o deslocamento dos atletas até as cidades? 6- Tem algum custo para os atletas que participam? 7- Está sendo utilizada a van adquirida pela prefeitura para fazer esse transporte dos atletas? 8- Quais campeonato eles participaram este ano? Tanta criança e adultos e quais modalidades?_x000D_
 _x000D_
 (...)</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4705/requerimento_no_64-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4705/requerimento_no_64-2023.pdf</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4714/requerimento_no_65-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4714/requerimento_no_65-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar à Secretaria Municipal de Gestão Pública e Finanças as seguintes informações abaixo, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: informar o valor da disponibilidade financeira em conta corrente e aplicações correspondentes à fonte livre do Município de Palmeira até o período de 18/7/2023 e informar o valor da disponibilidade financeira na conta relacionada à iluminação pública até o período de 18/7/2023.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4718/requerimento_no_66-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4718/requerimento_no_66-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal para que em contato com o Departamento de Estradas de Rodagem - DER, estudem a viabilidade da construção de ciclovia às margens da rodovia Deputado João Chede, PR-151, desde o Centro Estadual de Educação Profissional Agrícola Getúlio Vargas até a garagem da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4725/requerimento_no_67-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4725/requerimento_no_67-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer aos projetos de lei complementar 38 e 40/2023.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4726/requerimento_no_68-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4726/requerimento_no_68-2023.pdf</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4727/requerimento_no_69-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4727/requerimento_no_69-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, o envio de ofício ao Excelentíssimo Senhor Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 dias, conforme dispõe o art. 31, inciso XXIX da Lei Orgânica Municipal: informações se o Município tem todas as certidões negativas, com cópias das mesmas, e, caso tenha alguma positiva, informar os motivos.</t>
   </si>
   <si>
     <t>4740</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4740/requerimento_no_70-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4740/requerimento_no_70-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Gestão Pública e Finanças (SMGPF) solicitando as seguintes informações, que deverão ser fornecidas no prazo de até 30 (trinta) dias, conforme dispõe o art. 31, inciso XXIX da Lei Orgânica Municipal: a) Valor total empenhado em 2023; b) Valor empenhado e pago em 2023; c) Valor empenhado a pagar em 2023; d) Previsão de arrecadação da data atual até 31/12/2023 e e) Valor disponível na conta do FUNDEB na data atual.</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4741/requerimento_no_71-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4741/requerimento_no_71-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar ao Excelentíssimo Senhor Prefeito Municipal a seguinte informação abaixo, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: informações e esclarecimentos de qual servidor público municipal é investigado na operação PACTUM do Gaeco e foi alvo de busca e apreensão no seu endereço residencial e profissional no município de Palmeira - PR, na manhã do dia 6 de junho por meio do Grupo de Atuação Especial de Combate ao Crime Organizado (Gaeco), que cumpriu 19 mandados de busca e apreensão nas cidades de Ponta Grossa, Palmeira, Lapa, Curitiba, Guaratuba e Balneário Camboriú (SC), no âmbito da Operação Pactum. Onde foram apreendidos telefones celulares, documentos, veículos de luxo, obras de arte e dinheiro em espécie. Houve uma prisão em flagrante por porte irregular de arma de fogo de uso restrito.</t>
   </si>
   <si>
     <t>4746</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4746/requerimento_no_72-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4746/requerimento_no_72-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, o envio de ofício ao Excelentíssimo Senhor Prefeito Municipal solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: cópia do contrato e dos empenhos com o Consórcio Caminhos do Tibagi, relatórios das medições das obras executadas e informações sobre a data de encerramento dos serviços prestados pelo mesmo.</t>
   </si>
   <si>
     <t>4747</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4747/requerimento_no_73-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4747/requerimento_no_73-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, o envio de ofício ao Excelentíssimo Senhor Prefeito Municipal solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: quais empresas prestam serviços de assessoria jurídica, educacional e outras diretamente ligadas às Secretarias Municipais, com envio dos referidos contratos.</t>
   </si>
   <si>
     <t>4751</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4751/requerimento_no_74-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4751/requerimento_no_74-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente ao Exmo. Sr. Prefeito Municipal, expondo o que segue: somos sabedores da obra em conclusão do Complexo Social Cidade do Idoso de Irati e das muitas e saudáveis atividades que essa obra trará aos idosos visando o envelhecimento ativo dos mesmos; Palmeira tem um elevado percentual de pessoas idosas, que muito poderiam se beneficiar das atividades nesse local, porém, ainda não possui um local em nossa cidade com tamanho e alcance social para nossos idosos; diante do exposto, vimos solicitar a Vossa Excelência, a intermediação junto à Prefeitura de Palmeira, a possibilidade de nossas pessoas idosas utilizarem do Complexo Social Cidade do Idoso de Irati. Talvez, através de um convênio para que pudessem usufruir algumas vezes durante certas datas esse benefício.</t>
   </si>
   <si>
     <t>4752</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4752/requerimento_no_75-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4752/requerimento_no_75-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente ao Exmo. Sr. Prefeito Municipal, solicitando a seguinte informação, que deverá ser fornecida no prazo e até 30 dias, conforme dispõe o art. 31, inciso XXIX da Lei Orgânica Municipal: qual é o prazo para ser realizado o pagamento do piso salarial dos profissionais da enfermagem?</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4759/requerimento_no_76-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4759/requerimento_no_76-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar à Secretaria Municipal de Educação, Esporte e Lazer a seguinte informação, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: neste ano serão realizados o Campeonato Popular e a 20ª edição dos Jogos Estudantis de Palmeira (JEPAL)?</t>
   </si>
   <si>
     <t>4761</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4761/requerimento_no_77-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4761/requerimento_no_77-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de pareceres ao projeto de lei 6131/2023.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4768/requerimento_no_78-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4768/requerimento_no_78-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal solicitando as seguintes informações, no prazo de até 30 (trinta) dias, conforme dispõe o art. 31, inciso XXIX da Lei Orgânica Municipal: a) Prazo para realização de patrolamento e cascalhamento da Rua Ver. Augusto Budziak e b) Informações sobre a existência de projeto de pavimentação asfáltica, colocação de galeria de água e meio fio na via.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4769/requerimento_no_79-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4769/requerimento_no_79-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal solicitando as seguintes informações e documentos, no prazo de até 30 (trinta) dias, conforme dispõe o art. 31, inciso XXIX da Lei Orgânica Municipal: a) Quantidade de psicólogos efetivos (estatutários) ativos no Município de Palmeira; b) Relação com o nome dos psicólogos efetivos (estatutários); c) Valor da porcentagem de insalubridade paga para cada psicólogo efetivo (estatutário); d) Planilha com valores referentes à porcentagem de insalubridade paga para cada psicólogo efetivo (estatutário) no ano de 2023; e) Se houver psicólogo estatutário que recebe porcentagem maior, informar o motivo; f) Quantidade de psicólogos PSS ativos no Município de Palmeira; g) Relação com o nome dos psicólogos PSS; h) Valor da porcentagem de insalubridade paga para cada psicólogo PSS;	i) Planilha com valores referentes à porcentagem de insalubridade paga para cada psicólogo PSS (...)</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4770/requerimento_no_80-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4770/requerimento_no_80-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar a Secretaria de Finanças as seguintes informações abaixo, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: informar valor da disponibilidade financeira em Conta Corrente e Aplicações correspondentes a Fonte Livre do município de Palmeira até o período 22/08/2023; informar valor da disponibilidade Financeira na Conta relacionada a Iluminação Pública até o período 22/08/2023.</t>
   </si>
   <si>
     <t>4771</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4771/requerimento_no_81-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4771/requerimento_no_81-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, o envio de ofício ao Excelentíssimo Senhor Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: a quantidade que foram carregados cada caminhão particular e suas referidas placas nos últimos três meses na pedreira de Campestre de Vieiras e informar as propriedades onde foram realizados os descarregamentos; se houver, enviar as imagens das câmeras de monitoramento da pedreira.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4772/requerimento_no_82-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4772/requerimento_no_82-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar ao Exmo. Sr. Prefeito Municipal as seguintes informações, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: cópia do processo administrativo 18600/2023, que resultou no decreto nº 16385/2023, que retirou o cargo de procurador do rol dos cargos para o concurso público.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4773/requerimento_no_83-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4773/requerimento_no_83-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer ao projeto de lei complementar 41/2023 e ao projeto de lei 6140/2023.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>CECBESMA - Comissão de Educação, Cultura, Bem-estar Social e Meio Ambiente, CUOP - Comissão de Urbanismo e Obras Públicas</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4774/requerimento_no_84-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4774/requerimento_no_84-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer ao projeto de lei 6140/2023.</t>
   </si>
   <si>
     <t>4781</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4781/requerimento_no_85-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4781/requerimento_no_85-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar ao Exmo. Sr. Prefeito Municipal as seguintes informações, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: qual é o prazo para arrumar as luzes da quadra poliesportiva da Colônia Francesa.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4788/requerimento_no_86-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4788/requerimento_no_86-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: cópia do projeto de reforma da Praça Marechal Floriano Peixoto; cópia do contrato com a empresa que realiza o serviço; cópia dos empenhos e dos aditivos, se houver; planilha de custos da reforma.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4791/requerimento_no_87-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4791/requerimento_no_87-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para melhores estudos aos projetos de lei complementar 38 e 40/2023.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4792/requerimento_no_88-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4792/requerimento_no_88-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos ao projeto de lei complementar 38/2023.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4799/requerimento_no_89-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4799/requerimento_no_89-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar à Secretaria Municipal de Gestão Pública e Finanças as seguintes informações: quantidade de funcionários da empresa FLAMASERV que prestam serviços terceirizados de mão de obra para a Prefeitura Municipal; se está sendo realizada e verificação mensal do depósito do Fundo de Garantia do Tempo de Serviço (FGTS) dos mesmos e cópia da certidão negativa do FGTS da referida empresa.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4801/requerimento_no_90-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4801/requerimento_no_90-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: cópia do contrato com a empresa RODRAUDE PÚBLICA EIRELI - ME e dos aditivos e suas respectivas justificativas; cópia dos empenhos e notas; cópia dos projetos, do georreferenciamento e outros serviços prestados até o momento.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>CCLJR - Comissão de Constituição, Legislação, Justiça e Redação, CEOFF - Comissão de Economia, Orçamento, Finanças e Fiscalização, CUOP - Comissão de Urbanismo e Obras Públicas</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4803/requerimento_no_91-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4803/requerimento_no_91-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer ao projeto de lei complementar 42/2023.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4812/requerimento_no_92-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4812/requerimento_no_92-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: cópia do projeto de pavimentação asfáltica da rua Abílio Barszsz; cópias dos empenhos e notas fiscais, com os respectivos canhotos assinados pelo fiscal de contrato; e atestado de recebimento dos materiais.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4813/requerimento_no_93-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4813/requerimento_no_93-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: cópias dos projetos de pavimentação de todas as ruas que receberam recapeamento asfáltico desde janeiro de 2023 até o presente momento; cópias de empenhos e notas fiscais, com os respectivos canhotos assinados pelos fiscais de contrato; e atestado de recebimento dos materiais.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4815/requerimento_no_94-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4815/requerimento_no_94-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer ao projeto de lei 6157/2023.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4817/requerimento_no_95-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4817/requerimento_no_95-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara Municipal, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: cópia dos projetos de todas as ruas que receberam recapeamento asfáltico no ano de 2022, cópias de empenhos e notas fiscais, com os seus respectivos canhotos assinados pelos fiscais de contrato e atestado de recebimento dos materiais.</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4833/requerimento_no_96-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4833/requerimento_no_96-2023.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário desta Câmara Municipal, seja encaminhado expediente ao Senhor Titular do Cartório de Registro de Imóveis desta Comarca, solicitando fotocópia de todos os documentos que serviram de base legal para a retificação da área, medidas e confrontações da matrícula 7663, a qual culminou com a abertura da matrícula 12831, principalmente os documentos onde constem as anuências dos confrontantes.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4840/requerimento_no_97-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4840/requerimento_no_97-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão de parecer ao projeto de lei 6150/2023.</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4849/requerimento_no_98-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4849/requerimento_no_98-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário prazo de 30 dias para emissão do parecer ao projeto de lei complementar nº 40/2023.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4851/requerimento_no_99-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4851/requerimento_no_99-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar da Secretaria Municipal de Educação, Esporte e Lazer informações sobre as atividades desenvolvidas no projeto de educação ambiental "É da nossa natureza zelar pelo futuro de Palmeira".</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4852/requerimento_no_100-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4852/requerimento_no_100-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, solicitando o envio à Câmara Municipal, no prazo de até 30 (trinta) dias, conforme dispõe o art. 31, inciso XXIX da Lei Orgânica Municipal, de informações sobre a destinação e instalação de reservatório de água com capacidade de 20 mil litros, para comunidade de Faxinal dos Quartins.</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4853/requerimento_no_101-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4853/requerimento_no_101-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar ao Excelentíssimo Senhor Prefeito Municipal o envio à Câmara da informação abaixo, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: qual é o prazo para realização de reparos na iluminação da quadra de futebol society localizada no bairro Vila Rosa?</t>
   </si>
   <si>
     <t>4860</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4860/requerimento_no_102-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4860/requerimento_no_102-2023.pdf</t>
   </si>
   <si>
     <t>REQUER, ouvido o Plenário, solicitar ao Excelentíssimo Senhor Prefeito Municipal o envio à Câmara da informação abaixo, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: qual é o prazo para atendimento da solicitação realizada por munícipe por meio do protocolo eletrônico, registrada sob o número de processo 3045/2021 em anexo (solicitação de motoniveladora na localidade de Faxinal Grande), que foi protocolado na data de 02/03/2021 as 13:58:00 pelo requerente Vilma da Mata Raimundo? Já se passaram 19 meses que foi solicitado e ainda não foi atendido e a estrada encontra-se intransitável, prejudicando o escoamento da safra, deslocamento de moradores com carros até a cidade em busca de hospitais, posto de saúde, escolas e outras necessidades.</t>
   </si>
   <si>
     <t>4862</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4862/requerimento_no_103-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4862/requerimento_no_103-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer aos projetos de lei complementar 43 e 44/2023.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4863/requerimento_no_104-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4863/requerimento_no_104-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer ao projeto de lei complementar 44/2023.</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4866/requerimento_no_105-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4866/requerimento_no_105-2023.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário desta Câmara Municipal, seja encaminhado expediente ao responsável pelo Cartório Criminal desta Comarca, para que informe a esta Casa se já houve citação do denunciado na ação penal 822-81.2023.8.16.0124, e, em caso negativo, porquê isso ainda não ocorreu.</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4867/requerimento_no_106-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4867/requerimento_no_106-2023.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário desta Câmara Municipal, seja encaminhado expediente ao Senhor Titular do Cartório de Registro de Imóveis desta Comarca, solicitando fotocópia do documento de anuência do Município de Palmeira, na condição de confrontante de imóvel, no qual mencione a concordância com o processo de retificação administrativa da matrícula 7663, que culminou na abertura da matrícula 12831. Esclarece, por oportuno, que o mencionado documento está citado no item 4 do requerimento apresentado pela proprietária do imóvel a essa serventia (cópia em apenso), datado de 18 de janeiro de 2013, em cumprimento ao disposto no art. 213, inciso II da Lei 6015/73, com redação dada pela Lei 10931/04.</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4871/requerimento_no_107-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4871/requerimento_no_107-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Desenvolvimento Rural, solicitando informações se existe previsão para a realização do alargamento e colocação de pedras nas curvas fechadas no calçamento da localidade de Vieiras, principalmente perto das residências dos senhores José Martins e Nicolau Mika.</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4873/requerimento_no_108-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4873/requerimento_no_108-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Desenvolvimento Urbano, solicitando informações se existe projeto de reforma para a Praça Raul Braz de Oliveira e para a cancha de bocha.</t>
   </si>
   <si>
     <t>4876</t>
   </si>
   <si>
     <t>CCLJR - Comissão de Constituição, Legislação, Justiça e Redação, CECBESMA - Comissão de Educação, Cultura, Bem-estar Social e Meio Ambiente, CEOFF - Comissão de Economia, Orçamento, Finanças e Fiscalização, CUOP - Comissão de Urbanismo e Obras Públicas</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4876/requerimento_no_109-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4876/requerimento_no_109-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos ao projeto de emenda à Lei Orgânica Municipal nº 27/2023.</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4879/requerimento_no_110-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4879/requerimento_no_110-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar ao Exmo. Sr. Prefeito Municipal as seguintes informações, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: quantos terrenos estão disponíveis para venda e para concessão no Distrito Industrial?</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4880/requerimento_no_111-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4880/requerimento_no_111-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar à Secretaria Municipal de Desenvolvimento Urbano o envio à Câmara Municipal, no prazo de 30 dias, conforme dispõe o art. 31, inciso XXIX da Lei Orgânica Municipal, de informações sobre a existência de projeto de reforma da cancha de areia localizada na rua das Dálias, núcleo João Paulo II.</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4888/requerimento_no_112-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4888/requerimento_no_112-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar ao Exmo. Sr. Prefeito Municipal as seguintes informações, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: sobre a van destinada no dia 21 de setembro à Secretaria de Saúde, por meio de emenda parlamentar do Ex-Deputado Estadual Michele Caputo, juntamente com a contrapartida da Prefeitura de Palmeira, quais os motivos desse veículo que foi destinado para o transporte de pacientes que realizam sessões de hemodiálise em Ponta Grossa ainda não estar realizado esse roteiro? Quando vai ser iniciado e qual vai ser o roteiro?</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4890/requerimento_no_113-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4890/requerimento_no_113-2023.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário desta Câmara Municipal, seja encaminhado expediente ao Senhor Prefeito Municipal de Palmeira, para que determine o envio a esta Casa de cópia integral do processo administrativo que deu embasamento técnico e jurídico para que o Poder Executivo, naquela oportunidade, concedesse a anuência ao processo de retificação administrativa da matrícula 7.663, a qual culminou com a abertura da matrícula 12.831 (documento em apenso).</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4894/requerimento_no_114-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4894/requerimento_no_114-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Desenvolvimento Urbano, solicitando informações se existe regulamentação técnica que promova a retirada dos fios e de suportes de sinalização de trânsito inutilizados em vias públicas do município de Palmeira.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4895/requerimento_no_115-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4895/requerimento_no_115-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Meio Ambiente, Cultura, Turismo e Comunicação, solicitando informações se existe programa municipal de coleta e conscientização de não descarte de óleo de cozinha usado no meio ambiente. Em caso de resposta afirmativa, informar sobre as ações realizadas, quantos postos de coleta de óleo de cozinha há em nosso município e para quais cooperativas, associações e/ou empresas o óleo recolhido é destinado.</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4902/requerimento_no_116-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4902/requerimento_no_116-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para melhores estudos ao projeto de lei complementar 45/2023.</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4909/requerimento_no_117-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4909/requerimento_no_117-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 15 dias para emissão de parecer aos projetos de lei 6186 e 6187/2023.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4910/requerimento_no_118-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4910/requerimento_no_118-2023.pdf</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4914/requerimento_no_119-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4914/requerimento_no_119-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar à Controladoria Geral do Município e à Procuradoria Geral do Município as seguintes informações, no prazo de 30 dias, conforme dispõe o artigo 31, XXIX da Lei Orgânica Municipal: em relação aos processo de dispensa de licitação nº 9 e inexigibilidade 78 e 81/2023, qual a justificativa para a realização desses processos, visto a ligação efetiva de Igor Henrique Moreira, atual Secretário de Meio Ambiente, Cultura, Turismo e Comunicação com os respectivos prestadores de serviço?</t>
   </si>
   <si>
     <t>4919</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4919/requerimento_no_120-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4919/requerimento_no_120-2023.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário desta Câmara Municipal, seja encaminhado expediente à COPEL Distribuição S.A., solicitando as seguintes informações: quais os motivos existentes para as constantes interrupções no fornecimento de energia elétrica na área urbana e zona rural, principalmente na colônia de Quero-Quero e região? Quais as providências efetivas que estão sendo tomadas para eliminar essa deficiência no atendimento aos consumidores?</t>
   </si>
   <si>
     <t>4920</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4920/requerimento_no_121-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4920/requerimento_no_121-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, praz de 30 dias para melhores estudos ao projeto de emenda à Lei Orgânica Municipal nº 27/2023.</t>
   </si>
   <si>
     <t>4921</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4921/requerimento_no_122-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4921/requerimento_no_122-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para melhores estudos ao projeto de lei nº 6189/2023.</t>
   </si>
   <si>
     <t>4924</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4924/requerimento_no_123-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4924/requerimento_no_123-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, o envio de ofício à Secretaria de Desenvolvimento Urbano, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: existe projeto de adequação do nome da rua que possuí dois nomes, Arthur Ferreira de Albuquerque e Benjamin Pianoski, no bairro Jardim Cristine.</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4925/requerimento_no_124-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4925/requerimento_no_124-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: cópia do projeto, do contrato e dos aditivos da execução da obra da Escola Municipal do Campo Clotário Santos, na localidade de Guarauninha; cópia de empenhos e notas fiscais e os respectivos canhotos assinados pelos fiscais de contrato; quais os motivos para a não conclusão da obra?</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>CCLJR - Comissão de Constituição, Legislação, Justiça e Redação, CECBESMA - Comissão de Educação, Cultura, Bem-estar Social e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4929/requerimento_no_125-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4929/requerimento_no_125-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para melhores estudos ao projeto de lei 6190/2023.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4932/requerimento_no_126-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4932/requerimento_no_126-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar à Secretaria Municipal de Desenvolvimento Urbano o envio à Câmara das informações abaixo, no prazo de 30 dias, conforme art. 31, XXIX da Lei Orgânica Municipal: cópia do projeto de recape asfáltico da rua Coronel Ottoni Ferreira Maciel; qual o valor gasto no projeto, material e mão de obra; existe garantia do fornecedor do material; qual a previsão para recape da rua Dom Alberto Gonçalves, entre as ruas Coronel Ottoni Ferreira Maciel e Conselheiro Jesuíno Marcondes.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4933/requerimento_no_127-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4933/requerimento_no_127-2023.pdf</t>
   </si>
   <si>
     <t>Requer o envio de expediente à Secretaria Municipal de Meio Ambiente, Cultura, Turismo e Comunicação, solicitando informações se existe projeto em execução ou em desenvolvimento para reutilização de pneus como jardineiras para plantas e flores em praças, parques, CMEIs, escolas municipais e outros espaços públicos.</t>
   </si>
   <si>
     <t>4956</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4956/requerimento_no_128-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4956/requerimento_no_128-2023.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário desta Câmara Municipal, seja encaminhado expediente ao Exmo. Sr. Prefeito Municipal, solicitando o que segue: quais foram os loteamentos habitacionais aprovados pelo Município de Palmeira, com base e com os benefícios da Lei Municipal nº 3960, de 11/9/2015 e alterações posteriores; quem é ou quem são os proprietários de cada loteamento habitacional aprovado por aquela lei; quem são os responsáveis técnicos de cada loteamento habitacional aprovado por aquela lei; e quantos lotes de cada loteamento habitacional aprovado com base naquela lei encontram-se atualmente caucionados ao Município.</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4962/requerimento_no_129-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4962/requerimento_no_129-2023.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar à Secretaria Municipal de Finanças as seguintes informações abaixo, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: informar valor da disponibilidade financeira em conta corrente e aplicações correspondentes à fonte livre do Município de Palmeira, até o período de 27/12/2023; informar valor da disponibilidade financeira na conta relacionada à iluminação pública, até o período de 27/12/2023.</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4963/requerimento_no_130-2023.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4963/requerimento_no_130-2023.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 10 dias para melhores estudos ao projeto de lei nº 6189/2023.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6295,67 +6295,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4495/anteprojeto_de_lei_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4541/apl_2-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4715/apl_3-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4717/anteprojeto_de_lei_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4809/anteprojeto_de_lei_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4822/anteprojeto_de_lei_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4825/anteprojeto_de_lei_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4413/indicacao_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4419/indicacao_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4420/indicacao_no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4422/indicacao_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4423/indicacao_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4424/indicacao_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4434/indicacao_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4435/indicacao_no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4436/indicacao_no_9-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4437/indicacao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4438/indicacao_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4439/indicacao_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4440/indicacao_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4441/indicacao_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4450/indicacao_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4451/indicacao_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4454/indicacao_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4469/indicacao_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4470/indicacao_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4471/indicacao_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4472/indicacao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4473/indicacao_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4488/indicacao_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4497/indicacao_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4498/indicacao_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4499/indicacao_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4500/indicacao_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4501/indicacao_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4502/indicacao_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4503/indicacao_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4516/indicacao_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4520/indicacao_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4523/indicacao_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4533/indicacao_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4534/indicacao_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4535/indicacao_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4536/indicacao_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4539/indicacao_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4542/indicacao_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4543/indicacao_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4544/indicacao_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4545/indicacao_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4546/indicacao_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4554/indicacao_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4555/indicacao_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4562/indicacao_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4563/indicacao_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4564/indicacao_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4566/indicacao_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4569/indicacao_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4571/indicacao_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4577/indicacao_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4578/indicacao_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4581/indicacao_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4590/indicacao_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4591/indicacao_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4592/indicacao_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4593/indicacao_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4594/indicacao_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4609/indicacao_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4615/indicacao_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4622/indicacao_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4629/indicacao_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4630/indicacao_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4631/indicacao_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4632/indicacao_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4633/indicacao_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4634/indicacao_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4635/indicacao_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4636/indicacao_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4637/indicacao_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4639/indicacao_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4642/indicacao_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4643/indicacao_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4647/indicacao_no_76-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4651/indicacao_no_77-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4652/indicacao_no_78-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4655/indicacao_no_79-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4662/indicacao_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4663/indicacao_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4664/indicacao_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4665/indicacao_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4666/indicacao_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4667/indicacao_no_85-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4676/indicacao_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4679/indicacao_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4681/indicacao_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4682/indicacao_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4683/indicacao_no_90-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4684/indicacao_no_91-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4687/indicacao_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4698/indicacao_no_93-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4699/indicacao_no_94-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4706/indicacao_no_95-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4707/indicacao_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4716/indicacao_no_97-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4719/indicacao_no_98-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4723/indicacao_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4728/indicacao_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4729/indicacao_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4742/indicacao_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4744/indicacao_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4745/indicacao_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4757/indicacao_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4758/indicacao_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4760/indicacao_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4775/indicacao_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4779/indicacao_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4780/indicacao_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4782/indicacao_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4793/indicacao_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4804/indicacao_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4806/indicacao_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4807/indicacao_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4808/indicacao_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4810/indicacao_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4816/indicacao_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4819/indicacao_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4820/indicacao_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4826/indicacao_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4827/indicacao_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4828/indicacao_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4831/indicacao_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4832/indicacao_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4834/indicacao_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4835/indicacao_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4841/indicacao_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4848/indicacao_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4850/indicacao_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4864/indicacao_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4865/indicacao_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4872/indicacao_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4874/indicacao_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4877/indicacao_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4878/indicacao_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4881/indicacao_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4882/indicacao_no_138-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4883/indicacao_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4884/indicacao_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4885/indicacao_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4889/indicacao_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4891/indicacao_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4896/indicacao_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4897/indicacao_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4898/indicacao_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4903/indicacao_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4911/indicacao_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4912/indicacao_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4913/indicacao_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4916/indicacao_no_151-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4922/indicacao_no_152-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4926/indicacao_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4930/indicacao_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4934/indicacao_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4935/indicacao_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4936/indicacao_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4937/indicacao_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4938/indicacao_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4939/indicacao_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4944/indicacao_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4952/indicacao_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4960/indicacao_no_163-2023_-_22.12.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4961/indicacao_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4964/indicacao_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4677/mocao_-_protocolo_no_486-2023_-_14.6.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4805/mocao_-_protocolo_no_778-2023_-_12.9.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4861/mocao_-_protocolo_no_879-2023_-_11.10.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4875/mocao_-_protocolo_no_900-2023_-_18.10.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4908/mocao_-_protocolo_no_946-2023_-_9.11.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4928/mocao_-_protocolo_no_985-2023_-_28.11.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4942/mocao_-_protocolo_no_999-2023_-_4.12.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4943/mocao_-_protocolo_no_1009-2023_-_4.12.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4538/pdl_717-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4680/pdl_718-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4870/pelom_27-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4414/5999.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4415/6000.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4418/6001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4425/6002.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4426/6003.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4427/6004.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4428/6005.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4429/6006.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4430/6007.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4431/6008.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4432/6009.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4433/6010.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4442/6011.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4443/6012.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4444/6013.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4445/6014.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4447/6015.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4448/6016.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4456/6017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4457/6018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4458/6019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4460/6020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4461/6021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4462/6022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4463/6023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4464/6024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4465/6025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4466/6026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4467/6027.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4474/6028.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4475/6029.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4476/6030.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4477/6031.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4478/6032.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4479/6033.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4480/6034.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4481/6035_substitutivo_e_original.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4482/6036.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4489/6037.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4490/6038.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4491/6039.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4492/6040.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4493/6041.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4494/6042.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4504/6043.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4505/6044.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4506/6045.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4507/6046.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4517/6047.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4518/6048.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4519/6049.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4521/6050.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4526/6051.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4527/6052.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4528/6053.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4529/6054.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4530/6055.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4531/6056_e_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4532/6057.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4550/6058.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4551/6059.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4557/6060.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4558/6061.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4559/6062.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4565/6063.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4572/6064.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4573/6065.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4574/6066.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4575/6067.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4583/6068.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4584/6069.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4585/6070.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4586/6071.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4587/6072.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4588/6073.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4597/6074.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4598/6075.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4599/6076.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4600/6077.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4601/6078.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4602/6079.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4603/6080.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4604/6081.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4605/6082.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4606/6083.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4607/6084.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4616/6085.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4617/6086.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4618/6087.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4619/6088.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4620/6089_substitutivo_e_original.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4621/6090.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4644/6091.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4645/6092.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4646/6093.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4660/6094.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4668/6095.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4669/6096.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4670/6097.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4671/6098.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4672/6099.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4673/6100.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4685/6101.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4686/6102.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4691/6103.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4692/6104.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4693/6105.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4694/6106.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4695/6107.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4700/6108.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4701/6109.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4702/6110.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4708/6111.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4709/6112.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4710/6113.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4711/6114.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4712/6115.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4713/6116.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4721/6117.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4722/6118.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4730/6119.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4731/6120.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4732/6121.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4733/6122.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4734/6123.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4735/6124.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4736/6125.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4737/6126.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4738/6127.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4739/6128.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4743/6129.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4748/6130.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4749/6131.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4750/6132.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4753/6133.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4754/6134.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4755/6135.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4756/6136.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4763/6137.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4764/6138.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4765/6139.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4766/6140.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4776/6141.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4777/6142.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4778/6143.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4783/6144.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4784/6145.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4785/6146.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4786/6147.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4787/6148.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4789/6149.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4790/6150.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4794/6151.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4795/6152.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4796/6153.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4797/6154.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4800/6155.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4802/6156.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4811/6157.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4818/6158.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4823/6159.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4824/6160.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4829/6161.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4830/6162.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4836/6163.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4837/6164.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4838/6165.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4839/6166.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4842/6167.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4843/6168.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4844/6169.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4845/6170.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4846/6171.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4847/6172.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4854/6173.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4855/6174.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4856/6175.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4857/6176.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4869/6177.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4886/6178.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4887/6179.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4892/6180.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4893/6181.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4899/6182.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4900/6183.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4904/6184.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4905/6185.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4906/6186.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4907/6187.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4915/6188.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4917/6189.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4918/6190_original_e_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4923/6191.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4927/6192.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4931/6193.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4940/6194.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4941/6195.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4945/6196.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4946/6197.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4947/6198.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4948/6199.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4949/6200.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4950/6201.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4953/6202.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4954/6203.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4955/6204.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4957/6205.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4958/6206.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4959/6207.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4608/plc_38-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4696/plc_39-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4720/plc_40-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4767/plc_41-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4798/plc_42-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4858/plc_43-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4859/plc_44-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4901/plc_45-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4508/pr_150-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4509/pr_151-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4510/pr_152-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4511/pr_153-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4512/pr_154-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4522/pr_155.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4560/pr_156-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4623/pr_157-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4657/pr_158-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4658/pr_159-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4659/pr_160-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4704/pr_161-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4724/pr_162-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4762/pr_163-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4814/pr_164-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4821/pr_165-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4868/pr_166-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4951/pr_167-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4416/requerimento_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4446/requerimento_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4449/requerimento_no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4452/requerimento_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4453/requerimento_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4455/requerimento_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4459/requerimento_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4468/requerimento_no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4483/requerimento_no_9-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4484/requerimento_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4485/requerimento_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4486/requerimento_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4487/requerimento_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4496/requerimento_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4513/requerimento_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4514/requerimento_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4515/requerimento_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4524/requerimento_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4525/requerimento_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4537/requerimento_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4540/requerimento_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4547/requerimento_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4548/requerimento_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4549/requerimento_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4552/requerimento_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4553/requerimento_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4556/requerimento_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4567/requerimento_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4568/requerimento_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4570/requerimento_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4576/requerimento_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4579/requerimento_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4580/requerimento_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4582/requerimento_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4589/requerimento_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4595/requerimento_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4596/requerimento_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4610/requerimento_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4611/requerimento_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4612/requerimento_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4613/requerimento_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4614/requerimento_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4626/requerimento_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4627/requerimento_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4628/requerimento_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4638/requerimento_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4640/requerimento_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4641/requerimento_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4649/requerimento_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4650/requerimento_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4653/requerimento_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4654/requerimento_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4656/requerimento_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4661/requerimento_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4674/requerimento_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4675/requerimento_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4678/requerimento_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4688/requerimento_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4689/requerimento_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4690/requerimento_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4697/requerimento_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4703/requerimento_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4705/requerimento_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4714/requerimento_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4718/requerimento_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4725/requerimento_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4726/requerimento_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4727/requerimento_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4740/requerimento_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4741/requerimento_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4746/requerimento_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4747/requerimento_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4751/requerimento_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4752/requerimento_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4759/requerimento_no_76-2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4761/requerimento_no_77-2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4768/requerimento_no_78-2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4769/requerimento_no_79-2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4770/requerimento_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4771/requerimento_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4772/requerimento_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4773/requerimento_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4774/requerimento_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4781/requerimento_no_85-2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4788/requerimento_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4791/requerimento_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4792/requerimento_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4799/requerimento_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4801/requerimento_no_90-2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4803/requerimento_no_91-2023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4812/requerimento_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4813/requerimento_no_93-2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4815/requerimento_no_94-2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4817/requerimento_no_95-2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4833/requerimento_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4840/requerimento_no_97-2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4849/requerimento_no_98-2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4851/requerimento_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4852/requerimento_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4853/requerimento_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4860/requerimento_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4862/requerimento_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4863/requerimento_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4866/requerimento_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4867/requerimento_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4871/requerimento_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4873/requerimento_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4876/requerimento_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4879/requerimento_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4880/requerimento_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4888/requerimento_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4890/requerimento_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4894/requerimento_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4895/requerimento_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4902/requerimento_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4909/requerimento_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4910/requerimento_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4914/requerimento_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4919/requerimento_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4920/requerimento_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4921/requerimento_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4924/requerimento_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4925/requerimento_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4929/requerimento_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4932/requerimento_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4933/requerimento_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4956/requerimento_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4962/requerimento_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4963/requerimento_no_130-2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4495/anteprojeto_de_lei_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4541/apl_2-2023.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4715/apl_3-2023.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4717/anteprojeto_de_lei_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4809/anteprojeto_de_lei_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4822/anteprojeto_de_lei_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4825/anteprojeto_de_lei_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4413/indicacao_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4419/indicacao_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4420/indicacao_no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4422/indicacao_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4423/indicacao_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4424/indicacao_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4434/indicacao_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4435/indicacao_no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4436/indicacao_no_9-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4437/indicacao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4438/indicacao_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4439/indicacao_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4440/indicacao_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4441/indicacao_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4450/indicacao_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4451/indicacao_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4454/indicacao_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4469/indicacao_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4470/indicacao_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4471/indicacao_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4472/indicacao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4473/indicacao_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4488/indicacao_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4497/indicacao_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4498/indicacao_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4499/indicacao_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4500/indicacao_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4501/indicacao_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4502/indicacao_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4503/indicacao_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4516/indicacao_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4520/indicacao_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4523/indicacao_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4533/indicacao_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4534/indicacao_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4535/indicacao_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4536/indicacao_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4539/indicacao_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4542/indicacao_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4543/indicacao_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4544/indicacao_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4545/indicacao_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4546/indicacao_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4554/indicacao_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4555/indicacao_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4562/indicacao_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4563/indicacao_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4564/indicacao_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4566/indicacao_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4569/indicacao_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4571/indicacao_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4577/indicacao_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4578/indicacao_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4581/indicacao_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4590/indicacao_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4591/indicacao_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4592/indicacao_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4593/indicacao_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4594/indicacao_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4609/indicacao_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4615/indicacao_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4622/indicacao_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4629/indicacao_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4630/indicacao_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4631/indicacao_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4632/indicacao_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4633/indicacao_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4634/indicacao_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4635/indicacao_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4636/indicacao_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4637/indicacao_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4639/indicacao_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4642/indicacao_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4643/indicacao_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4647/indicacao_no_76-2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4651/indicacao_no_77-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4652/indicacao_no_78-2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4655/indicacao_no_79-2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4662/indicacao_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4663/indicacao_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4664/indicacao_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4665/indicacao_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4666/indicacao_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4667/indicacao_no_85-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4676/indicacao_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4679/indicacao_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4681/indicacao_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4682/indicacao_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4683/indicacao_no_90-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4684/indicacao_no_91-2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4687/indicacao_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4698/indicacao_no_93-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4699/indicacao_no_94-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4706/indicacao_no_95-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4707/indicacao_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4716/indicacao_no_97-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4719/indicacao_no_98-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4723/indicacao_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4728/indicacao_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4729/indicacao_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4742/indicacao_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4744/indicacao_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4745/indicacao_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4757/indicacao_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4758/indicacao_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4760/indicacao_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4775/indicacao_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4779/indicacao_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4780/indicacao_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4782/indicacao_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4793/indicacao_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4804/indicacao_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4806/indicacao_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4807/indicacao_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4808/indicacao_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4810/indicacao_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4816/indicacao_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4819/indicacao_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4820/indicacao_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4826/indicacao_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4827/indicacao_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4828/indicacao_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4831/indicacao_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4832/indicacao_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4834/indicacao_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4835/indicacao_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4841/indicacao_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4848/indicacao_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4850/indicacao_no_130-2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4864/indicacao_no_131-2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4865/indicacao_no_132-2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4872/indicacao_no_133-2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4874/indicacao_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4877/indicacao_no_135-2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4878/indicacao_no_136-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4881/indicacao_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4882/indicacao_no_138-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4883/indicacao_no_139-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4884/indicacao_no_140-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4885/indicacao_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4889/indicacao_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4891/indicacao_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4896/indicacao_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4897/indicacao_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4898/indicacao_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4903/indicacao_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4911/indicacao_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4912/indicacao_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4913/indicacao_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4916/indicacao_no_151-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4922/indicacao_no_152-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4926/indicacao_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4930/indicacao_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4934/indicacao_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4935/indicacao_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4936/indicacao_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4937/indicacao_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4938/indicacao_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4939/indicacao_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4944/indicacao_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4952/indicacao_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4960/indicacao_no_163-2023_-_22.12.2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4961/indicacao_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4964/indicacao_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4677/mocao_-_protocolo_no_486-2023_-_14.6.2022.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4805/mocao_-_protocolo_no_778-2023_-_12.9.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4861/mocao_-_protocolo_no_879-2023_-_11.10.2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4875/mocao_-_protocolo_no_900-2023_-_18.10.2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4908/mocao_-_protocolo_no_946-2023_-_9.11.2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4928/mocao_-_protocolo_no_985-2023_-_28.11.2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4942/mocao_-_protocolo_no_999-2023_-_4.12.2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4943/mocao_-_protocolo_no_1009-2023_-_4.12.2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4538/pdl_717-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4680/pdl_718-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4870/pelom_27-2023.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4414/5999.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4415/6000.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4418/6001.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4425/6002.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4426/6003.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4427/6004.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4428/6005.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4429/6006.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4430/6007.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4431/6008.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4432/6009.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4433/6010.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4442/6011.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4443/6012.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4444/6013.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4445/6014.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4447/6015.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4448/6016.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4456/6017.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4457/6018.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4458/6019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4460/6020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4461/6021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4462/6022.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4463/6023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4464/6024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4465/6025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4466/6026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4467/6027.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4474/6028.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4475/6029.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4476/6030.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4477/6031.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4478/6032.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4479/6033.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4480/6034.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4481/6035_substitutivo_e_original.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4482/6036.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4489/6037.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4490/6038.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4491/6039.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4492/6040.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4493/6041.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4494/6042.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4504/6043.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4505/6044.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4506/6045.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4507/6046.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4517/6047.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4518/6048.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4519/6049.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4521/6050.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4526/6051.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4527/6052.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4528/6053.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4529/6054.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4530/6055.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4531/6056_e_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4532/6057.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4550/6058.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4551/6059.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4557/6060.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4558/6061.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4559/6062.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4565/6063.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4572/6064.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4573/6065.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4574/6066.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4575/6067.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4583/6068.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4584/6069.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4585/6070.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4586/6071.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4587/6072.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4588/6073.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4597/6074.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4598/6075.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4599/6076.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4600/6077.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4601/6078.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4602/6079.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4603/6080.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4604/6081.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4605/6082.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4606/6083.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4607/6084.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4616/6085.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4617/6086.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4618/6087.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4619/6088.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4620/6089_substitutivo_e_original.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4621/6090.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4644/6091.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4645/6092.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4646/6093.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4660/6094.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4668/6095.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4669/6096.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4670/6097.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4671/6098.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4672/6099.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4673/6100.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4685/6101.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4686/6102.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4691/6103.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4692/6104.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4693/6105.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4694/6106.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4695/6107.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4700/6108.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4701/6109.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4702/6110.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4708/6111.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4709/6112.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4710/6113.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4711/6114.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4712/6115.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4713/6116.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4721/6117.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4722/6118.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4730/6119.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4731/6120.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4732/6121.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4733/6122.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4734/6123.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4735/6124.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4736/6125.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4737/6126.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4738/6127.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4739/6128.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4743/6129.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4748/6130.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4749/6131.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4750/6132.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4753/6133.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4754/6134.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4755/6135.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4756/6136.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4763/6137.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4764/6138.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4765/6139.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4766/6140.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4776/6141.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4777/6142.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4778/6143.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4783/6144.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4784/6145.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4785/6146.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4786/6147.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4787/6148.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4789/6149.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4790/6150.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4794/6151.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4795/6152.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4796/6153.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4797/6154.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4800/6155.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4802/6156.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4811/6157.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4818/6158.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4823/6159.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4824/6160.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4829/6161.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4830/6162.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4836/6163.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4837/6164.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4838/6165.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4839/6166.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4842/6167.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4843/6168.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4844/6169.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4845/6170.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4846/6171.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4847/6172.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4854/6173.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4855/6174.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4856/6175.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4857/6176.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4869/6177.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4886/6178.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4887/6179.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4892/6180.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4893/6181.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4899/6182.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4900/6183.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4904/6184.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4905/6185.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4906/6186.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4907/6187.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4915/6188.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4917/6189.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4918/6190_original_e_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4923/6191.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4927/6192.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4931/6193.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4940/6194.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4941/6195.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4945/6196.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4946/6197.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4947/6198.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4948/6199.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4949/6200.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4950/6201.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4953/6202.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4954/6203.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4955/6204.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4957/6205.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4958/6206.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4959/6207.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4608/plc_38-2023.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4696/plc_39-2023.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4720/plc_40-2023.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4767/plc_41-2023.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4798/plc_42-2023.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4858/plc_43-2023.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4859/plc_44-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4901/plc_45-2023.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4508/pr_150-2023.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4509/pr_151-2023.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4510/pr_152-2023.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4511/pr_153-2023.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4512/pr_154-2023.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4522/pr_155.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4560/pr_156-2023.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4623/pr_157-2023.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4657/pr_158-2023.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4658/pr_159-2023.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4659/pr_160-2023.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4704/pr_161-2023.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4724/pr_162-2023.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4762/pr_163-2023.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4814/pr_164-2023.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4821/pr_165-2023.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4868/pr_166-2023.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4951/pr_167-2023.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4416/requerimento_no_1-2023.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4446/requerimento_no_2-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4449/requerimento_no_3-2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4452/requerimento_no_4-2023.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4453/requerimento_no_5-2023.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4455/requerimento_no_6-2023.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4459/requerimento_no_7-2023.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4468/requerimento_no_8-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4483/requerimento_no_9-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4484/requerimento_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4485/requerimento_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4486/requerimento_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4487/requerimento_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4496/requerimento_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4513/requerimento_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4514/requerimento_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4515/requerimento_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4524/requerimento_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4525/requerimento_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4537/requerimento_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4540/requerimento_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4547/requerimento_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4548/requerimento_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4549/requerimento_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4552/requerimento_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4553/requerimento_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4556/requerimento_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4567/requerimento_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4568/requerimento_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4570/requerimento_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4576/requerimento_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4579/requerimento_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4580/requerimento_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4582/requerimento_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4589/requerimento_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4595/requerimento_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4596/requerimento_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4610/requerimento_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4611/requerimento_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4612/requerimento_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4613/requerimento_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4614/requerimento_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4626/requerimento_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4627/requerimento_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4628/requerimento_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4638/requerimento_no_46-2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4640/requerimento_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4641/requerimento_no_48-2023.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4649/requerimento_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4650/requerimento_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4653/requerimento_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4654/requerimento_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4656/requerimento_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4661/requerimento_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4674/requerimento_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4675/requerimento_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4678/requerimento_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4688/requerimento_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4689/requerimento_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4690/requerimento_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4697/requerimento_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4703/requerimento_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4705/requerimento_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4714/requerimento_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4718/requerimento_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4725/requerimento_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4726/requerimento_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4727/requerimento_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4740/requerimento_no_70-2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4741/requerimento_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4746/requerimento_no_72-2023.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4747/requerimento_no_73-2023.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4751/requerimento_no_74-2023.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4752/requerimento_no_75-2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4759/requerimento_no_76-2023.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4761/requerimento_no_77-2023.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4768/requerimento_no_78-2023.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4769/requerimento_no_79-2023.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4770/requerimento_no_80-2023.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4771/requerimento_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4772/requerimento_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4773/requerimento_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4774/requerimento_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4781/requerimento_no_85-2023.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4788/requerimento_no_86-2023.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4791/requerimento_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4792/requerimento_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4799/requerimento_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4801/requerimento_no_90-2023.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4803/requerimento_no_91-2023.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4812/requerimento_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4813/requerimento_no_93-2023.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4815/requerimento_no_94-2023.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4817/requerimento_no_95-2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4833/requerimento_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4840/requerimento_no_97-2023.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4849/requerimento_no_98-2023.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4851/requerimento_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4852/requerimento_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4853/requerimento_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4860/requerimento_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4862/requerimento_no_103-2023.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4863/requerimento_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4866/requerimento_no_105-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4867/requerimento_no_106-2023.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4871/requerimento_no_107-2023.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4873/requerimento_no_108-2023.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4876/requerimento_no_109-2023.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4879/requerimento_no_110-2023.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4880/requerimento_no_111-2023.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4888/requerimento_no_112-2023.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4890/requerimento_no_113-2023.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4894/requerimento_no_114-2023.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4895/requerimento_no_115-2023.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4902/requerimento_no_116-2023.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4909/requerimento_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4910/requerimento_no_118-2023.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4914/requerimento_no_119-2023.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4919/requerimento_no_120-2023.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4920/requerimento_no_121-2023.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4921/requerimento_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4924/requerimento_no_123-2023.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4925/requerimento_no_124-2023.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4929/requerimento_no_125-2023.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4932/requerimento_no_126-2023.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4933/requerimento_no_127-2023.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4956/requerimento_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4962/requerimento_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2023/4963/requerimento_no_130-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H549"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="234.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="117" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="116.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>