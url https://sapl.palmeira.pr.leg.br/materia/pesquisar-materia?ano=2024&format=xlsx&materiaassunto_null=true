--- v0 (2025-11-28)
+++ v1 (2026-04-04)
@@ -54,4973 +54,4973 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Odair Sanson Junior</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4984/anteprojeto_de_lei_1-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4984/anteprojeto_de_lei_1-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do "Programa Internet para Todos" no Município de Palmeira, e dá outras providências.</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Marcel Pietralla</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5052/anteprojeto_de_lei_2-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5052/anteprojeto_de_lei_2-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de tarifa de pedágio dentro do território do Município de Palmeira, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Vane</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5071/anteprojeto_de_lei_no_3-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5071/anteprojeto_de_lei_no_3-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa "Parque Sensorial Valorizando os Sentidos", para alunos da rede pública de ensino com transtorno do espectro autista (TEA), no âmbito municipal.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Egon Krambeck</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5099/anteprojeto_de_lei_no_4-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5099/anteprojeto_de_lei_no_4-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Cidade Amiga do Idoso no âmbito do Município de Palmeira/PR e dá outras providências.</t>
   </si>
   <si>
     <t>5213</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Lucas Santos</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5213/anteprojeto_de_lei_no_5-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5213/anteprojeto_de_lei_no_5-2024.pdf</t>
   </si>
   <si>
     <t>Concede isenção do imposto predial e territorial urbano (IPTU), sobre imóvel integrante do patrimônio de portadores de neoplasia maligna (câncer) ou seus dependentes e dá outras providências.</t>
   </si>
   <si>
     <t>5404</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Joslei Sequineli</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5404/anteprojeto_de_lei_no_6-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5404/anteprojeto_de_lei_no_6-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redução da jornada de trabalho dos servidores públicos municipais que sejam pais ou responsáveis por crianças portadoras da síndrome do espectro autista, na forma que especifica.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gilberto Rogalski</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4978/indicacao_no_1-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4978/indicacao_no_1-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural a realização de patrolamento e cascalhamento, onde se fizer necessário, nas estradas das localidades de Ranchinho e Passo do Tio Paulo.</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
     <t>CF - Comissão de Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4979/indicacao_no_2-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4979/indicacao_no_2-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 1/2024.</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4980/indicacao_no_3-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4980/indicacao_no_3-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do ofício nº 19/2023 do Gabinete do Vereador Vane, que solicitou para que fossem verificados os processos de dispensa de licitação nº 9/2023 e inexigibilidades nº 78 e 81/2023.</t>
   </si>
   <si>
     <t>4981</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4981/indicacao_no_4-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4981/indicacao_no_4-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado patrolamento e cascalhamento nas estradas principais da localidade de Queimadas.</t>
   </si>
   <si>
     <t>4982</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4982/indicacao_no_5-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4982/indicacao_no_5-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Meio Ambiente, Cultura, Turismo e Comunicação que veja da possibilidade da instalação de lixeiras na Rua XV de Novembro, nas proximidades do nº 51.</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4998/indicacao_no_6-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4998/indicacao_no_6-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 2/2024.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4999/indicacao_no_7-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4999/indicacao_no_7-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do ofício do Poder Judiciário, Justiça do Trabalho, referente à ACPCIV 0000402.2019.5.09.0124.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5000/indicacao_no_8-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5000/indicacao_no_8-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito a construção de redutor de velocidade na Rua Barão do Rio Branco, nas proximidades com a esquina da Rua Judith Sotta Malucelli.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5002/indicacao_no_9-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5002/indicacao_no_9-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural a realização de patrolamento e cascalhamento onde se fizer necessário na estrada da localidade de Nossa Senhora das Pedras, até Jacuí.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5003/indicacao_no_10-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5003/indicacao_no_10-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 3/2024.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5017/indicacao_no_11-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5017/indicacao_no_11-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 4/2024.</t>
   </si>
   <si>
     <t>5018</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5018/indicacao_no_12-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5018/indicacao_no_12-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano a substituição de lâmpadas queimadas na extensão da Rua Querubina Marcondes de Sá, bairro Vila Maria.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5027/indicacao_no_13-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5027/indicacao_no_13-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada operação tapa-buracos na rua Maria Lima Malucelli e em outra que se fizer necessário, no bairro Rocio II.</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5028/indicacao_no_14-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5028/indicacao_no_14-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que veja da possibilidade de destinar uma caixa de água de 20 mil litros para a comunidade de Faxinal dos Quartins.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5029/indicacao_no_15-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5029/indicacao_no_15-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 5/2024.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5031/indicacao_no_16-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5031/indicacao_no_16-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano a realização de serviços de limpeza nas canaletas da rua Santos Dumont, próximo à saída para o município de Ponta Grossa.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5039/indicacao_no_17-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5039/indicacao_no_17-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 6/2024.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5044/indicacao_no_18-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5044/indicacao_no_18-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 7/2024.</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5056/indicacao_no_19-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5056/indicacao_no_19-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizado recapeamento asfáltico na Rua Cel. Ottoni Ferreira Maciel, desde a Panificadora Oliveira até o Hospital de Caridade Santa Casa.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5059/indicacao_no_20-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5059/indicacao_no_20-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que determine ao setor competente a instalação de câmeras de monitoramento em frente ao Parque de Exposições Francisco Rutcoski.</t>
   </si>
   <si>
     <t>5063</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5063/indicacao_no_21-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5063/indicacao_no_21-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 8/2024.</t>
   </si>
   <si>
     <t>5064</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5064/indicacao_no_22-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5064/indicacao_no_22-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 9/2024.</t>
   </si>
   <si>
     <t>5065</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5065/indicacao_no_23-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5065/indicacao_no_23-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que veja da possibilidade da instalação de playground infantil na localidade de Faxinal dos Silva, neste município.</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5073/indicacao_no_24-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5073/indicacao_no_24-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 10/2024.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Vaguinho</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5083/indicacao_no_25-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5083/indicacao_no_25-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada a troca de lâmpadas nas ruas Andorinha e Periquito, bairro Boa Vista.</t>
   </si>
   <si>
     <t>5084</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5084/indicacao_no_26-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5084/indicacao_no_26-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que veja da possibilidade de realizar a revitalização da quadra do Rocio I, localizada entre as ruas Gaspar Bertone e André Gumy.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5087/indicacao_no_27-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5087/indicacao_no_27-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada a ampliação e substituição das lâmpadas de iluminação pública na rua Daniel Mansani, próximo à rotatória.</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5088/indicacao_no_28-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5088/indicacao_no_28-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito que veja da possibilidade de construir uma travessia elevada na rua José Antônio Bordignon, em frente à Panificadora Nonofante.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5089/indicacao_no_29-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5089/indicacao_no_29-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizada a substituição de lâmpadas na iluminação pública da Vila 3, desde a avenida Presidente Ernesto Geisel até a Pousada Edelweiss, na Colônia Witmarsum.</t>
   </si>
   <si>
     <t>5090</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5090/indicacao_no_30-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5090/indicacao_no_30-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que sejam realizadas melhorias (raspagem, recapeamento e sinalização de trânsito) na rua Coronel Ottoni Ferreira Maciel, no trecho compreendido entre as ruas Teófilo José de Freitas e Dom Alberto Gonçalves.</t>
   </si>
   <si>
     <t>5091</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Rogério Czelusniak</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5091/indicacao_no_31-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5091/indicacao_no_31-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano providências na substituição da iluminação pública na rua Nascim Bacila Neto, bairro Jardim das Araucárias.</t>
   </si>
   <si>
     <t>5095</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5095/indicacao_no_32-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5095/indicacao_no_32-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 11/2024.</t>
   </si>
   <si>
     <t>5096</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5096/indicacao_no_33-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5096/indicacao_no_33-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado patrolamento e cascalhamento em frente à propriedade do senhor Celso Mendes da Cruz, na localidade de Passo do Tio Paulo.</t>
   </si>
   <si>
     <t>5106</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5106/indicacao_no_34-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5106/indicacao_no_34-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito a instalação de espelhos convexos no cruzamento entre as ruas Conselheiro Jesuíno Marcondes e Cel. Macedo, no cruzamento entre as ruas Conselheiro Jesuíno Marcondes e Diogo de Freitas, ambos no sentido da rua Conceição, e na trincheira do Rocio II.</t>
   </si>
   <si>
     <t>5107</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5107/indicacao_no_35-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5107/indicacao_no_35-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito a instalação de ondulação transversal (lombada física) na rua José Adriano de Freitas, 736, nas proximidades da Associação de Pais e Amigos dos Excepcionais de Palmeira - APAE.</t>
   </si>
   <si>
     <t>5114</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5114/indicacao_no_36-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5114/indicacao_no_36-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento Legislativo o arquivamento do relatório do Departamento Financeiro nº 12/2024.</t>
   </si>
   <si>
     <t>5115</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5115/indicacao_no_37-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5115/indicacao_no_37-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural a realização de patrolamento e cascalhamento, onde se fizer necessário, na estrada principal da localidade de Quero-Quero.</t>
   </si>
   <si>
     <t>5130</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5130/indicacao_no_38-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5130/indicacao_no_38-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Meio Ambiente, Cultura, Turismo e Comunicação providências para corte de galhos que estão se sobrepondo à ciclovia na Avenida das Palmeiras, assim como a limpeza de lixeiras instaladas na referida via, localizada na Colônia Francesa.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5131/indicacao_no_39-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5131/indicacao_no_39-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 13/2024.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5135/indicacao_no_40-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5135/indicacao_no_40-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito a construção de redutor de velocidade, tipo "lombada", na rua Teófilo José de Freitas, nas proximidades do nº 15.</t>
   </si>
   <si>
     <t>5146</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5146/indicacao_no_41-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5146/indicacao_no_41-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 14/2024.</t>
   </si>
   <si>
     <t>5151</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5151/indicacao_no_42-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5151/indicacao_no_42-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada a readequação, limpeza e colocação de material fresado no prolongamento da rua Jesuíno Marcondes.</t>
   </si>
   <si>
     <t>5154</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5154/indicacao_no_43-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5154/indicacao_no_43-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Saúde que seja instalado hospital de campanha da dengue no Município de Palmeira.</t>
   </si>
   <si>
     <t>5171</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5171/indicacao_no_44-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5171/indicacao_no_44-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 15/2024.</t>
   </si>
   <si>
     <t>5182</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5182/indicacao_no_45-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5182/indicacao_no_45-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 16/2024.</t>
   </si>
   <si>
     <t>5190</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5190/indicacao_no_46-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5190/indicacao_no_46-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada a limpeza (retirada de entulhos) na cacha de eventos do Parque Municipal de Exposições Francisco Rutcoski.</t>
   </si>
   <si>
     <t>5199</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5199/indicacao_no_47-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5199/indicacao_no_47-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizado o cascalhamento, onde se fizer necessário, na rua Augusto Budziak, localizada na Colônia Francesa.</t>
   </si>
   <si>
     <t>5200</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5200/indicacao_no_48-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5200/indicacao_no_48-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Meio Ambiente, Cultura, Turismo e Comunicação que veja da possibilidade de instalar placas padronizadas indicativas de pontos turísticos, na entrada da comunidade e nas vilas da Colônia Witmarsum.</t>
   </si>
   <si>
     <t>5201</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5201/indicacao_no_49-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5201/indicacao_no_49-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito que veja da possibilidade de construir redutor de velocidade, tipo "lombada", na avenida Daniel Mansani, próximo à unidade de saúde Dr. Jorge Amin Bacila.</t>
   </si>
   <si>
     <t>5203</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5203/indicacao_no_50-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5203/indicacao_no_50-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 18/2024.</t>
   </si>
   <si>
     <t>5204</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5204/indicacao_no_51-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5204/indicacao_no_51-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Saúde que veja da possibilidade de colocação de toldo ou alguma outra forma de abrigo no posto de saúde central, para abrigar os munícipes que irão aguardar o transporte para atendimentos médicos em outros municípios.</t>
   </si>
   <si>
     <t>5205</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5205/indicacao_no_52-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5205/indicacao_no_52-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que veja da possibilidade de determinar ao setor competente a instalação de câmeras para monitoramento do local utilizado como Mercado Municipal.</t>
   </si>
   <si>
     <t>5208</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5208/indicacao_no_53-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5208/indicacao_no_53-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Educação, Esporte e Lazer que seja realizada a manutenção dos brinquedos do parque infantil localizado no bairro Rocio I.</t>
   </si>
   <si>
     <t>5215</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5215/indicacao_no_54-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5215/indicacao_no_54-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 19/2024.</t>
   </si>
   <si>
     <t>5216</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5216/indicacao_no_55-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5216/indicacao_no_55-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal que determine ao setor competente a melhoria na iluminação pública da Praça Marechal Floriano Peixoto (praça da Igreja Matriz) e a colocação de funcionamento do chafariz.</t>
   </si>
   <si>
     <t>5217</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5217/indicacao_no_56-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5217/indicacao_no_56-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada a manutenção, com o devido desentupimento e colocação de grelha para proteção, em bueiro localizado na rua Eurides Teixeira de Oliveira, nas proximidades do nº 174, no bairro Vila Rosa.</t>
   </si>
   <si>
     <t>5222</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5222/indicacao_no_57-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5222/indicacao_no_57-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado patrolamento e cascalhamento na estrada da localidade de Queimadas, que inicia na BR-277, nas proximidades da propriedade de Oilson Barausse, passando pelo cemitério, até o barracão da comunidade.</t>
   </si>
   <si>
     <t>5224</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5224/indicacao_no_58-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5224/indicacao_no_58-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 17/2024.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5225/indicacao_no_59-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5225/indicacao_no_59-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 20/2024.</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5226/indicacao_no_60-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5226/indicacao_no_60-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito que veja da possibilidade da abertura de mais uma vaga para taxista no ponto de táxi localizado no início da rua Conceição.</t>
   </si>
   <si>
     <t>5237</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5237/indicacao_no_61-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5237/indicacao_no_61-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 21/2024.</t>
   </si>
   <si>
     <t>5244</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5244/indicacao_no_62-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5244/indicacao_no_62-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 22/2024.</t>
   </si>
   <si>
     <t>5246</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5246/indicacao_no_63-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5246/indicacao_no_63-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito que veja da possibilidade de construir um redutor de velocidade tipo "lombada", na rua Coronel Ottoni Ferreira Maciel, no trecho compreendido entre as ruas Araldo Manoel Erichsen e Dom Alberto Gonçalves.</t>
   </si>
   <si>
     <t>5247</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5247/indicacao_no_64-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5247/indicacao_no_64-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizada a poda de árvores na estrada de Papagaios Novos, desde a Fazenda Serrana, trecho popularmente conhecido como "capão do manhoso", até as proximidades do rio Caniú.</t>
   </si>
   <si>
     <t>5248</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5248/indicacao_no_65-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5248/indicacao_no_65-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado patrolamento e cascalhamento da estrada da localidade de Papagaios Novos, próximo ao rio Caniú.</t>
   </si>
   <si>
     <t>5249</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5249/indicacao_no_66-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5249/indicacao_no_66-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada a substituição de lâmpadas queimadas da rede de iluminação pública nas comunidades rurais (Colônia Maciel e Papagaios Novos) e veja da possibilidade de instalação de lâmpadas de LED nessas comunidades.</t>
   </si>
   <si>
     <t>5250</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5250/indicacao_no_67-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5250/indicacao_no_67-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que sejam realizados reparos nos equipamentos da academia ao ar livre na praça Domingos de Freitas.</t>
   </si>
   <si>
     <t>5251</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5251/indicacao_no_68-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5251/indicacao_no_68-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Educação, Esporte e Lazer que seja realizada a manutenção do campo de futebol sintético e arquibancada no bairro Colônia Francesa.</t>
   </si>
   <si>
     <t>5252</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5252/indicacao_no_69-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5252/indicacao_no_69-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizado o recapeamento asfáltico da rua das Dálias, bairro João Paulo II.</t>
   </si>
   <si>
     <t>5258</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5258/indicacao_no_70-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5258/indicacao_no_70-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório de Departamento Financeiro 23/2024.</t>
   </si>
   <si>
     <t>5260</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5260/indicacao_no_71-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5260/indicacao_no_71-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo Municipal o arquivamento do relatório de Departamento Financeiro nº 24/2024.</t>
   </si>
   <si>
     <t>5270</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5270/indicacao_no_72-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5270/indicacao_no_72-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 25/2024.</t>
   </si>
   <si>
     <t>5276</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5276/indicacao_no_73-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5276/indicacao_no_73-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 26/2024.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural a realização de patrolamento e cascalhamento, onde se fizer necessário, na estrada da localidade de Ranchinho.</t>
   </si>
   <si>
     <t>5279</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5279/indicacao_no_75-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5279/indicacao_no_75-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito a construção de redutor de velocidade, tipo lombada, na rua João Honório dos Santos, nas proximidades do Centro Municipal de Educação Infantil Cristo Rei.</t>
   </si>
   <si>
     <t>5284</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5284/indicacao_no_76-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5284/indicacao_no_76-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 27/2024.</t>
   </si>
   <si>
     <t>5291</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5291/indicacao_no_77-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5291/indicacao_no_77-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 28/2024.</t>
   </si>
   <si>
     <t>5293</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5293/indicacao_no_78-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5293/indicacao_no_78-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano a colocação de lâmpadas de LED na PR-151, nas proximidades do viaduto de cruzamento com a BR-277.</t>
   </si>
   <si>
     <t>5294</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5294/indicacao_no_79-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5294/indicacao_no_79-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado o empréstimo de rolo compactador para a Associação Comunitária dos Moradores Proprietários de Witmarsum, pelo tempo que se fizer necessário.</t>
   </si>
   <si>
     <t>5300</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5300/indicacao_no_80-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5300/indicacao_no_80-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado patrolamento e cascalhamento da estrada de Rio das Pedras, neste Município.</t>
   </si>
   <si>
     <t>5301</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5301/indicacao_no_81-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5301/indicacao_no_81-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 29/2024.</t>
   </si>
   <si>
     <t>5307</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5307/indicacao_no_82-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5307/indicacao_no_82-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que os recursos do Plano Paraná Mais Cidades, através da Secretaria Estadual de Saúde – SESA, para o Município de Palmeira, no valor de R$ 250.000,00, encaminhada pelo Deputado Moacir Fadel, sejam utilizados para aquisição de van de 21 lugares para transporte de pacientes da saúde.</t>
   </si>
   <si>
     <t>5308</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5308/indicacao_no_83-2024_-_23.8.2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5308/indicacao_no_83-2024_-_23.8.2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 30/2024.</t>
   </si>
   <si>
     <t>5311</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5311/indicacao_no_84-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5311/indicacao_no_84-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano a realização de serviços de limpeza das canaletas na rua Santos Dumont, próximo à saída para o Município de Ponta Grossa, e ainda a limpeza de calçadas em toda a extensão da mesma via pública.</t>
   </si>
   <si>
     <t>5315</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5315/indicacao_no_85-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5315/indicacao_no_85-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 31/2024.</t>
   </si>
   <si>
     <t>5316</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5316/indicacao_no_86-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5316/indicacao_no_86-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural a construção de ponte na localidade de São Pedro.</t>
   </si>
   <si>
     <t>5317</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5317/indicacao_no_87-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5317/indicacao_no_87-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado o patrolamento e cascalhamento na estrada da localidade de Guarauninha, no trecho compreendido nas proximidades da residência de Raquel, integrante da Associação de Moradores da referida comunidade.</t>
   </si>
   <si>
     <t>5318</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5318/indicacao_no_88-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5318/indicacao_no_88-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal desta Cidade de Palmeira, Estado do Paraná, que o mesmo determine à Secretaria Municipal de Desenvolvimento Rural a realização de estudos visando a construção de duas lombadas, nos Km 0,38 e 0,46 (aproximados), sentido BR 277 a Colônia de Quero-Quero, na estrada municipal Karl Hartmann (Quero-Quero).</t>
   </si>
   <si>
     <t>5319</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5319/indicacao_no_89-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5319/indicacao_no_89-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeitura Municipal desta cidade de Palmeira, Estado do Paraná, que o mesmo determine à Secretaria Municipal de Desenvolvimento Urbano a correção das placas de identificação que foram instaladas nas ruas Leonilda Mayer Liberto, Rosa Mildemberg Mayer e Humberto Mayer, nas quais devam constar, também, a localização "Vila Mayer".</t>
   </si>
   <si>
     <t>5323</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5323/indicacao_no_90-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5323/indicacao_no_90-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Meio Ambiente, Cultura, Turismo e Comunicação que veja da possibilidade de aumentar a frequência da coleta de lixo na rua Presidente Ernesto Geisel, Colônia Witmarsum.</t>
   </si>
   <si>
     <t>5324</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5324/indicacao_no_91-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5324/indicacao_no_91-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada a pavimentação asfáltica na rua Manoel Ribas, desde a rua Emílio Mehl até a rua Marçal Batista Teixeira.</t>
   </si>
   <si>
     <t>5325</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5325/indicacao_no_92-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5325/indicacao_no_92-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Meio Ambiente, Cultura, Turismo e Comunicação que seja realizada a limpeza no parque infantil do bairro João Paulo II.</t>
   </si>
   <si>
     <t>5326</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5326/indicacao_no_93-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5326/indicacao_no_93-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Educação, Esporte e Lazer que seja realizada a reforma da quadra poliesportiva da Colônia Witmarsum, localizada em frente ao Colégio Fritz Kliewer.</t>
   </si>
   <si>
     <t>5327</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5327/indicacao_no_94-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5327/indicacao_no_94-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito que veja da possibilidade de construção de redutor de velocidade tipo "lombada" na rua Johannes Jansen, no trecho entre as ruas Gen. Agostinho dos Santos e Padre Fernando Guarda.</t>
   </si>
   <si>
     <t>5328</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5328/indicacao_no_95-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5328/indicacao_no_95-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada a pavimentação asfáltica na rua Oscar Teixeira de Oliveira, Vila Rural.</t>
   </si>
   <si>
     <t>5329</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5329/indicacao_no_96-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5329/indicacao_no_96-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizado recapeamento asfáltico na rua Conselheiro Jesuíno Marcondes, no trecho que compreende desde a rua José Rigoni até a rua Cel. Pedro Scherer.</t>
   </si>
   <si>
     <t>5330</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5330/indicacao_no_97-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5330/indicacao_no_97-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que sejam colocadas sinalização e grade de proteção na ponte próxima ao poço da Sanepar, na comunidade de Pinheiral de Baixo.</t>
   </si>
   <si>
     <t>5331</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5331/indicacao_no_98-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5331/indicacao_no_98-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito que seja realizada a recolocação dos redutores de velocidade tipo "tartaruga" na rua Ignácio Barão, bairro Rocio II.</t>
   </si>
   <si>
     <t>5332</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5332/indicacao_no_99-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5332/indicacao_no_99-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada a pavimentação asfáltica na rua Alfredo Rigoni, bairro Rocio I.</t>
   </si>
   <si>
     <t>5333</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5333/indicacao_no_100-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5333/indicacao_no_100-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada a manutenção (recapeamento asfáltico e limpeza lateral) na rua Pedro Sawatzki, entre a rua Vicente Machado e avenida Sete de Abril.</t>
   </si>
   <si>
     <t>5336</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5336/indicacao_no_101-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5336/indicacao_no_101-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado estudo de viabilidade técnica e financeira, para instalação de placas indicativas de acesso às comunidades rurais e cruzamentos que dão acesso à outras comunidades da zona rural do município.</t>
   </si>
   <si>
     <t>5337</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5337/indicacao_no_102-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5337/indicacao_no_102-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito desta cidade de Palmeira, Estado do Paraná, para que o mesmo determine à Secretaria Municipal de Desenvolvimento Rural a realização de estudos visando a construção de duas lombadas na estrada municipal Karl Hartmann (Quero-Quero), sendo uma em frente à residência da senhora Elza Schweigert e outra em frente à residência do senhor Osnir Schweigert.</t>
   </si>
   <si>
     <t>5343</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5343/indicacao_no_103-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5343/indicacao_no_103-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 32/2024.</t>
   </si>
   <si>
     <t>5344</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5344/indicacao_no_104-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5344/indicacao_no_104-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 33/2024.</t>
   </si>
   <si>
     <t>5349</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5349/indicacao_no_105-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5349/indicacao_no_105-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal a possibilidade de direcionar um dos seis ônibus escolares adquiridos recentemente para realizar o transporte escola que atende a localidade de Poço Grande.</t>
   </si>
   <si>
     <t>5352</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5352/indicacao_no_106-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5352/indicacao_no_106-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 34/2024.</t>
   </si>
   <si>
     <t>5355</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5355/indicacao_no_107-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5355/indicacao_no_107-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 35/2024.</t>
   </si>
   <si>
     <t>5358</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5358/indicacao_no_108-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5358/indicacao_no_108-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 36/2024.</t>
   </si>
   <si>
     <t>5364</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5364/indicacao_no_109-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5364/indicacao_no_109-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 37/2024.</t>
   </si>
   <si>
     <t>5369</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5369/indicacao_no_110-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5369/indicacao_no_110-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado patrolamento e cascalhamento na "estrada do tigre", próxima à localidade de Colônia Maciel.</t>
   </si>
   <si>
     <t>5371</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5371/indicacao_no_111-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5371/indicacao_no_111-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizado o recapeamento asfáltico na rua Dom Alberto Gonçalves, desde a rua José Adriano de Freitas até a rua José Antônio Bordignon.</t>
   </si>
   <si>
     <t>5373</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5373/indicacao_no_112-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5373/indicacao_no_112-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada a pintura asfáltica e a manutenção da sinalização, desde a rua Conceição até o final da rua Hugo Capraro.</t>
   </si>
   <si>
     <t>5374</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5374/indicacao_no_113-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5374/indicacao_no_113-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural a construção de abrigo no ponto de ônibus em Witmarsum, próximo à cooperativa.</t>
   </si>
   <si>
     <t>5375</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5375/indicacao_no_114-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5375/indicacao_no_114-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizada a manutenção da ciclovia da rua Presidente Ernesto Geisel, na Colônia Witmarsum.</t>
   </si>
   <si>
     <t>5376</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5376/indicacao_no_115-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5376/indicacao_no_115-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Meio Ambiente, Cultura, Turismo e Comunicação que veja da possibilidade de elaboração de projeto de incentivos e apoio a sistemas agroflorestais.</t>
   </si>
   <si>
     <t>5377</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5377/indicacao_no_116-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5377/indicacao_no_116-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito que veja da possibilidade de construir travessia elevada na rua Conselheiro Jesuíno Marcondes, no trecho entre as ruas Coronel Pedro Ferreira e XV de Novembro, Centro.</t>
   </si>
   <si>
     <t>5378</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5378/indicacao_no_117-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5378/indicacao_no_117-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Saúde que veja da possibilidade da elaboração de projeto educativo de sensibilização e orientação dos malefícios do cigarro eletrônico e convencional, a ser desenvolvido nas instituições de ensino estaduais e particulares.</t>
   </si>
   <si>
     <t>5379</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5379/indicacao_no_118-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5379/indicacao_no_118-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Segurança e Trânsito a colocação de placa de sinalização de redutor de velocidade, tipo "lombada", na rua Padre Fernando Guarda.</t>
   </si>
   <si>
     <t>5384</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5384/indicacao_no_119-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5384/indicacao_no_119-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano providências para a reconstrução do bueiro localizado na rua Eurides Teixeira de Oliveira, em frente à propriedade nº 174, bairro Vila Rosa.</t>
   </si>
   <si>
     <t>5386</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5386/indicacao_no_120-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5386/indicacao_no_120-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 39/2024.</t>
   </si>
   <si>
     <t>5391</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5391/indicacao_no_121-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5391/indicacao_no_121-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Rural que seja realizado patrolamento e cascalhemento na estrada que liga Guarauninha até Volta Grande.</t>
   </si>
   <si>
     <t>5393</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5393/indicacao_no_122-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5393/indicacao_no_122-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 38/2024.</t>
   </si>
   <si>
     <t>5394</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5394/indicacao_no_123-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5394/indicacao_no_123-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro 40/2024.</t>
   </si>
   <si>
     <t>5399</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5399/indicacao_no_124-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5399/indicacao_no_124-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada a substituição de lâmpada queimada na iluminação pública da rua Catarina Cardoso dos Santos, nas proximidades do nº 33 (último poste), no Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>5401</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5401/indicacao_no_125-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5401/indicacao_no_125-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 41/2024.</t>
   </si>
   <si>
     <t>5411</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5411/indicacao_no_126-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5411/indicacao_no_126-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 42/2024.</t>
   </si>
   <si>
     <t>5412</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5412/indicacao_no_127-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5412/indicacao_no_127-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 43/2024.</t>
   </si>
   <si>
     <t>5414</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5414/indicacao_no_128-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5414/indicacao_no_128-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo, o arquivamento do relatório do Departamento Financeiro nº 44/2024 (em anexo)</t>
   </si>
   <si>
     <t>5421</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5421/indicacao_no_129-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5421/indicacao_no_129-2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Legislativo o arquivamento do relatório do Departamento Financeiro nº 45/2024.</t>
   </si>
   <si>
     <t>5423</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5423/indicacao_no_130-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5423/indicacao_no_130-2024.pdf</t>
   </si>
   <si>
     <t>Indica à Secretaria Municipal de Desenvolvimento Urbano que seja realizada a substituição de lâmpada queimada na iluminação pública da rua Valdice Sant'Anna Modrow, em frente ao nº 203.</t>
   </si>
   <si>
     <t>5015</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5015/mocao_-_protocolo_no_101-2024_-_21.2.2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5015/mocao_-_protocolo_no_101-2024_-_21.2.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos funcionários da limpeza urbana da Secretaria Municipal de Meio Ambiente, Cultura, Turismo e Comunicação, como forma de valorizar o trabalho desses servidores, que conduzem com dedicação, empenho e responsabilidade esse serviço essencial à população de Palmeira.</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5053/mocao_-_protocolo_no_179-2024_-_12.3.2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5053/mocao_-_protocolo_no_179-2024_-_12.3.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à equipe de handebol feminino sub-13 de Palmeira e a sua treinadora Luciana Turra, pela disputa e conquista de campeã invicta da Paraná Handebol Cup, disputada no Município de Goioerê, entre os dias 8 e 10 de março de 2024.</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5054/mocao_-_protocolo_no_192-2024_-_15.3.2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5054/mocao_-_protocolo_no_192-2024_-_15.3.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Dr. Rodrigo Siqueira, Delegado da 40ª Delegacia Regional de Polícia de Palmeira, como reconhecimento pelo empenho e dedicação com que tem realizado  seu trabalho neste município de Palmeira.</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5058/mocao_-_protocolo_no_208-2024_-_22.3.2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5058/mocao_-_protocolo_no_208-2024_-_22.3.2024.pdf</t>
   </si>
   <si>
     <t>Moção de apelo ao Governador do Estado do Paraná, Exmo. Sr. Carlos Roberta Massa Júnior "Ratinho Júnior", para que seja concedida isenção das tarifas cobradas no pedágio da concessionária de rodovias Via Araucária, praça de Porto Amazonas, especificamente na rodovia BR-277, para os munícipes que especifica.</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5108/mocao_de_apelo_-_protocolo_no_268-2024_-_12.4.2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5108/mocao_de_apelo_-_protocolo_no_268-2024_-_12.4.2024.pdf</t>
   </si>
   <si>
     <t>Moção de apelo ao Excelentíssimo Senhor Prefeito Municipal Sérgio Belich, para que determine à Secretaria Municipal de Desenvolvimento Rural que seja realizada a manutenção das estradas secundárias que necessitam de reparos na Zona Rural do Município de Palmeira.</t>
   </si>
   <si>
     <t>5125</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5125/mocao_-_protocolo_no_297-2024_-_22.4.2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5125/mocao_-_protocolo_no_297-2024_-_22.4.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Grupo Escoteiros Tropeiros, pelo Dia do Escoteiro, comemorado no dia 23 de abril.</t>
   </si>
   <si>
     <t>5145</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5145/mocao_de_aplausos_-_protocolo_no_331-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5145/mocao_de_aplausos_-_protocolo_no_331-2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a todos os integrantes da equipe do Serviço de Atendimento Móvel de Urgência (SAMU) de Palmeira, pelos relevantes serviços prestados à população do Município.</t>
   </si>
   <si>
     <t>5167</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5167/mocao_-_protocolo_no_366-2024_-_7.5.2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5167/mocao_-_protocolo_no_366-2024_-_7.5.2024.pdf</t>
   </si>
   <si>
     <t>Moção de apelo ao Prefeito Municipal de Palmeira e à Secretaria Municipal de Saúde, para instalar hospital de campanha da dengue, em face do alto número de pacientes que comparecem nas unidades de saúde e na Santa Casa com sintomas da doença.</t>
   </si>
   <si>
     <t>5197</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5197/mocao_-_protocolo_no_452-2024_-_28.5.2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5197/mocao_-_protocolo_no_452-2024_-_28.5.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Pastor Reginaldo Leal Nogueira, em reconhecimento aos relevantes serviços sociais prestados à comunidade palmeirense.</t>
   </si>
   <si>
     <t>5198</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5198/mocao_-_protocolo_no_455-2024_-_28.5.2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5198/mocao_-_protocolo_no_455-2024_-_28.5.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Equipe Pés na Trilham criada para caminhadas em meio à natureza.</t>
   </si>
   <si>
     <t>5267</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5267/mocao_-_protocolo_no_596-2024_-_12.7.2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5267/mocao_-_protocolo_no_596-2024_-_12.7.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e reconhecimento à atleta Bruna Novaki, pela representatividade do Município, destaque e conquista de títulos em diversas competições esportivas.</t>
   </si>
   <si>
     <t>5268</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5268/mocao_-_protocolo_no_597-2024_-_12.7.2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5268/mocao_-_protocolo_no_597-2024_-_12.7.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao time de futebol RM, 100% palmeirense, pelo excelente desempenho, esforço e dedicação, chegou na semifinal do campeonato campo-larguense.</t>
   </si>
   <si>
     <t>5289</t>
   </si>
   <si>
     <t>Marcel Pietralla, Vaguinho, Vane</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5289/mocao_-_protocolo_no_647-2024_-_7.8.2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5289/mocao_-_protocolo_no_647-2024_-_7.8.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Ypiranga Futebol Clube, pela conquista do título de campeão da Liga de Futebol de Campo Largo 2024.</t>
   </si>
   <si>
     <t>5354</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5354/mocao_-_protocolo_no_736-2024_-_12.9.2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5354/mocao_-_protocolo_no_736-2024_-_12.9.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos, à Sociedade Esportiva Pinheiral, pela conquista da equipe sub-17 do Campeonato Campo-Larguense 2024.</t>
   </si>
   <si>
     <t>5372</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5372/mocao_-_protocolo_no_807-2024_-_22.10.2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5372/mocao_-_protocolo_no_807-2024_-_22.10.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e reconhecimento ao atleta André Gorte Vidal, pela representatividade do Município, destaque no handebol, e convocação e participação na Seleção Brasileira de Handebol.</t>
   </si>
   <si>
     <t>5400</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5400/mocao_-_protocolo_no_851-2024_-_13.11.2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5400/mocao_-_protocolo_no_851-2024_-_13.11.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos a todos os integrantes do LEO Clube de Palmeira, pelos relevantes serviços prestados na 1º Feira da Mulher Empreendedora e Encontro de Carros Clássicos e Antigos, que ocorreu no dia 9 de novembro de 2024.</t>
   </si>
   <si>
     <t>5417</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5417/mocao_-_protocolo_no_888-2024_-_10.12.2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5417/mocao_-_protocolo_no_888-2024_-_10.12.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao Senhor Ivano Cherobim, pelos relevantes serviços prestados ao Poder Legislativo de Palmeira e à comunidade palmeirense.</t>
   </si>
   <si>
     <t>5418</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5418/mocao_-_protocolo_no_889-2024_-_10.12.2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5418/mocao_-_protocolo_no_889-2024_-_10.12.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e reconhecimento à Karina Vanessa Albano, pelo seu desempenho e esforço na função de Procuradora-Adjunta da Procuradoria da Mulher, fazendo dessa Procuradoria uma ferramenta imprescindível na defesa feminina e na implementação de política para as mulheres.</t>
   </si>
   <si>
     <t>5419</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5419/mocao_-_protocolo_no_891-2024_-_10.12.2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5419/mocao_-_protocolo_no_891-2024_-_10.12.2024.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à Karina Vanessa Albano, pelos 10 anos de dedicação ao Parlamento Jovem e pela exitosa Cerimônia de Encerramento da Edição 2024 do Programa.</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CEOFF - Comissão de Economia, Orçamento, Finanças e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5036/pdl_719-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5036/pdl_719-2024.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas do Município de Palmeira, relativas ao exercício de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>5313</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5313/pdl_720-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5313/pdl_720-2024.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas do Município de Palmeira, relativas ao exercício financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>5422</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5422/pdl_721-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5422/pdl_721-2024.pdf</t>
   </si>
   <si>
     <t>Aprova a prestação de contas do Município de Palmeira, relativas ao exercício de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>5116</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5116/pelom_28-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5116/pelom_28-2024.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 83-A, Seção X ao Capítulo II do Título II da Lei Orgânica do Município de Palmeira, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>5212</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5212/pelom_29-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5212/pelom_29-2024.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica do Município de Palmeira, para adequação das regras de concessão de benefícios previdenciários do Regime Próprio do Município de Palmeira, de acordo com a Emenda Constitucional nº 103/2019.</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4966/6208.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4966/6208.pdf</t>
   </si>
   <si>
     <t>Concede isenção do imposto predial e territorial urbano (IPTU) sobre imóvel integrante do patrimônio de portadores de neoplasia maligna (câncer) ou seus dependentes e dá outras providências.</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4967/6209.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4967/6209.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4968/6210.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4968/6210.pdf</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4969/6211.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4969/6211.pdf</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4970/6212.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4970/6212.pdf</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4971/6213.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4971/6213.pdf</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4972/6214.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4972/6214.pdf</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4973/6215.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4973/6215.pdf</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4974/6216.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4974/6216.pdf</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4975/6217.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4975/6217.pdf</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4976/6218.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4976/6218.pdf</t>
   </si>
   <si>
     <t>4985</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4985/6219_e_anexos.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4985/6219_e_anexos.pdf</t>
   </si>
   <si>
     <t>Dá publicidade aos termos da regularização fundiária que, com base no provimento conjunto 2/2020 do Tribunal de Justiça do Estado do Paraná, legitima, instrumentaliza e autoriza o procedimento de titulação dos lotes inseridos em áreas irregulares do Município de Palmeira, nos termos do Programa Moradia Legal.</t>
   </si>
   <si>
     <t>4986</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4986/6220_e_matricula.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4986/6220_e_matricula.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar área de terra de sua propriedade ao Fundo de Arrendamento Residencial - FAR, representado pela Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>4987</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4987/6221_e_impacto.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4987/6221_e_impacto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição dos servidores públicos efetivos, ativos e inativos, detentores de emprego público e comissionados, bem como do subsídio dos agentes políticos do Município de Palmeira e dá outras providências.</t>
   </si>
   <si>
     <t>4988</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4988/6222.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4988/6222.pdf</t>
   </si>
   <si>
     <t>4989</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4989/6223.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4989/6223.pdf</t>
   </si>
   <si>
     <t>4990</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4990/6224.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4990/6224.pdf</t>
   </si>
   <si>
     <t>4991</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4991/6225.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4991/6225.pdf</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4992/6226.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4992/6226.pdf</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4993/6227.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4993/6227.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4994/6228.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4994/6228.pdf</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4995/6229_e_impacto.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4995/6229_e_impacto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição salarial dos servidores efetivos, ativos e inativos, e comissionados da Câmara Municipal de Palmeira no ano de 2024.</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4996/6230_e_impacto.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4996/6230_e_impacto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição do subsídio dos agentes políticos municipais, em razão da perda inflacionária baseada no índice INPC.</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5001/6231.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5001/6231.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operações de crédito com a Agência de Fomento do Paraná S.A. e dá outras providências.</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5005/6232.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5005/6232.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de fomento, ao repasse de recursos financeiros oriundos do Banco de Projetos FMDCA à Associação Menonita de Assistência Social - AMAS, e dá outras providências.</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5006/6233.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5006/6233.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de colaboração, ao repasse de recursos financeiros à Associação de Pais e Amigos dos Excepcionais de Palmeira - APAE e dá outras providências.</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5007/6234.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5007/6234.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de colaboração, ao repasse de recursos financeiros à Associação Menonita Beneficente - AMB e dá outras providências.</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5008/6235.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5008/6235.pdf</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5009/6236.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5009/6236.pdf</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5010/6237.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5010/6237.pdf</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5011/6238.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5011/6238.pdf</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5012/6239.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5012/6239.pdf</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5013/6240.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5013/6240.pdf</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5014/6241_e_impacto.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5014/6241_e_impacto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de vagas no serviço público municipal, que passam a integrar o Plano de Cargos, Carreira e Salários dos servidores públicos efetivos do quadro de pessoal civil estatutário da administração direta e indireta do Poder Executivo do Município de Palmeira, Lei nº 4.132, de 17 de maio de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>5019</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5019/6242.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5019/6242.pdf</t>
   </si>
   <si>
     <t>5020</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5020/6243.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5020/6243.pdf</t>
   </si>
   <si>
     <t>5021</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5021/6244.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5021/6244.pdf</t>
   </si>
   <si>
     <t>5022</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5022/6245.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5022/6245.pdf</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5023/6246.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5023/6246.pdf</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5024/6247.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5024/6247.pdf</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5025/6248.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5025/6248.pdf</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5026/6249.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5026/6249.pdf</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5030/6250.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5030/6250.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação de Suporte ao Educando de Palmeira.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5032/6251.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5032/6251.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de cooperação, a permissão de uso gratuito de bens públicos às organizações da sociedade civil que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5033/6252.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5033/6252.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei nº 5570, de 25 de agosto de 2022, que dispõe sobre o pagamento do piso salarial dos agentes comunitários de saúde (ACS) e agentes de combate às endemias (ACE).</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5035/6254.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5035/6254.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de colaboração, o repasse de recursos financeiros às organizações da sociedade civil que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5041/6255.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5041/6255.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 5.386, de 3 de setembro de 2021, que dispõe sobre a estrutura organizacional administrativa do Poder Executivo do Município de Palmeira e dá outras providências.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5042/6256.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5042/6256.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de vagas no serviço público municipal, que passam a integrar o plano de cargos, carreira e salários dos servidores públicos efetivos do quadro de pessoal civil estatutário da administração direta e indireta do Poder Executivo do Município de Palmeira, Lei nº 4.132, de 17 de maio de 2016, bem como o plano de cargos, carreira e salários do quadro próprio do magistério público municipal, previsto pela Lei nº 4.133, de 17 de maio de 2016.</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5043/6257.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5043/6257.pdf</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5047/6258.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5047/6258.pdf</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5048/6259.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5048/6259.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre isenção de tarifas dentro do território do Município de Palmeira, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5049/6260.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5049/6260.pdf</t>
   </si>
   <si>
     <t>Dá nova denominação ao prédio "Palácio da Viscondessa Querubina Rosa Marcondes de Sá".</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
     <t>Vane, Vaguinho</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5050/6261.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5050/6261.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção da tarifa de pedágio dentro do território do Município de Palmeira, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5051/6262.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5051/6262.pdf</t>
   </si>
   <si>
     <t>Autoriza a instalação de câmeras de monitoramento no interior dos veículos de transporte público escolar no município de Palmeira - Paraná.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5057/6263.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5057/6263.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reversão de imóveis públicos, situados no Distrito Industrial de Palmeira e dá outras providências.</t>
   </si>
   <si>
     <t>5060</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5060/6264_e_substitutivo.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5060/6264_e_substitutivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas preventivas aos crimes de violência sexual contra as mulheres no ambiente hospitalar, através da implementação do direito de acompanhante em procedimentos de saúde nos estabelecimentos situados no município de Palmeira.</t>
   </si>
   <si>
     <t>5061</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5061/6265_e_impacto.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5061/6265_e_impacto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a harmonização do plano de cargos, carreira e salários dos servidores públicos efetivos do quadro de pessoal civil estatutário da Administração Direta e Indireta do Poder Executivo do Município de Palmeira, Lei nº 4.132, de 17 de maio de 2016, com a Lei Federal nº 5.194, de 24 de dezembro de 1966, e dá outras providências.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5067/6266_e_impacto.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5067/6266_e_impacto.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 4.093, de 21 de março de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5068/6267.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5068/6267.pdf</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5069/6268.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5069/6268.pdf</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5070/6269.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5070/6269.pdf</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5075/6270.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5075/6270.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.404, de 30 de setembro de 2005, que reorganizou o Regime Próprio de Previdência Social e dá outras providências.</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5076/6271.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5076/6271.pdf</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5077/6272.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5077/6272.pdf</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5078/6273.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5078/6273.pdf</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5079/6274.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5079/6274.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de cooperação, a concessão de uso gratuito de bens públicos e dá outras providências.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5080/6275.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5080/6275.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão honorário de Palmeira a Adriano da Levedove e dá outras providências.</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5081/6276.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5081/6276.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder à doação de cascalho à empresa que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5082/6277.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5082/6277.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desafetar e promover leilão público com a finalidade de alienar bens imóveis localizados no Distrito Industrial, bem como cria o Fundo Industrial e dá outras providências.</t>
   </si>
   <si>
     <t>5085</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5085/6278.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5085/6278.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei nº 2.179, de 15 de maio de 2002, e dá outras providências.</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5098/6279.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5098/6279.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias do Município de Palmeira para o exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5100/6280.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5100/6280.pdf</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5101/6281.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5101/6281.pdf</t>
   </si>
   <si>
     <t>5102</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5102/6282.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5102/6282.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a substituição de imóveis públicos, situados no Distrito Industrial de Palmeira e dá outras providências.</t>
   </si>
   <si>
     <t>5103</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5103/6283.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5103/6283.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reversão de imóvel público, situado no Parque Industrial de Palmeira, e dá outras providências.</t>
   </si>
   <si>
     <t>5104</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5104/6284.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5104/6284.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reversão de imóveis públicos, situados no Distrito Industrial de Palmeira, e dá outras providências.</t>
   </si>
   <si>
     <t>5105</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5105/6285_e_substitutivos_1_e_2.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5105/6285_e_substitutivos_1_e_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da unidade municipal de acolhimento institucional no Município e dá outras providências.</t>
   </si>
   <si>
     <t>5117</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5117/6286.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5117/6286.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reversão de imóvel público, situado no Conjunto Residencial Rocio II, e dá outras providências.</t>
   </si>
   <si>
     <t>5118</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5118/6287.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5118/6287.pdf</t>
   </si>
   <si>
     <t>5119</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5119/6288.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5119/6288.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir o programa Kit Lanche, como forma de ampliar as políticas sociais do Município de Palmeira e dá outras providências.</t>
   </si>
   <si>
     <t>5120</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5120/6289.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5120/6289.pdf</t>
   </si>
   <si>
     <t>5121</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5121/6290.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5121/6290.pdf</t>
   </si>
   <si>
     <t>5122</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5122/6291.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5122/6291.pdf</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5123/6292.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5123/6292.pdf</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5124/6293_e_substitutivo.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5124/6293_e_substitutivo.pdf</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
     <t>CCLJR - Comissão de Constituição, Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5136/6294.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5136/6294.pdf</t>
   </si>
   <si>
     <t>Altera a redação das leis municipais nº 5.634/2023 e 5.831/2024 (leis que dispõem sobre a recomposição salarial dos servidores efetivos, ativos e inativos, e comissionados da Câmara Municipal).</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5137/6295.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5137/6295.pdf</t>
   </si>
   <si>
     <t>5138</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5138/6296.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5138/6296.pdf</t>
   </si>
   <si>
     <t>5139</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5139/6297.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5139/6297.pdf</t>
   </si>
   <si>
     <t>5140</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5140/6298.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5140/6298.pdf</t>
   </si>
   <si>
     <t>5141</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5141/6299.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5141/6299.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de cooperação, à permissão de uso gratuito de bens públicos à organização da sociedade civil que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>5142</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5142/6300.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5142/6300.pdf</t>
   </si>
   <si>
     <t>5143</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5143/6301.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5143/6301.pdf</t>
   </si>
   <si>
     <t>5144</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5144/6302_e_substitutivo.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5144/6302_e_substitutivo.pdf</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Saneamento Básico e Ambiental (FMSBA) e o Conselho Municipal de Saneamento Básico do Município de Palmeira.</t>
   </si>
   <si>
     <t>5148</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5148/6303.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5148/6303.pdf</t>
   </si>
   <si>
     <t>Cria cargos e abre vagas no serviço público municipal, que passam a integrar o Plano de Cargos, Carreira e Salários dos servidores públicos efetivos do quadro de pessoal civil estatutário da administração direta e indireta do Poder Executivo do Município de Palmeira, Lei nº 4.132, de 17 de maio de 2016, inclui os incisos VI e VII ao §2º do art. 1º da Lei nº 5.245, de 26 de outubro de 2020, altera o art. 178 da Lei nº 1.700, de 28 de março de 1994, e dá outras providências.</t>
   </si>
   <si>
     <t>5149</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5149/6304.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5149/6304.pdf</t>
   </si>
   <si>
     <t>5150</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5150/6305.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5150/6305.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão e redefinição de atribuições relativas aos cargos integrantes do Plano de Cargos e Carreira dos servidores públicos efetivos do quadro de pessoal civil estatutário da administração direta e indireta do Poder Executivo do Município de Palmeira, Lei nº 4.132, de 17 de maio de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>5155</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5155/6306.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5155/6306.pdf</t>
   </si>
   <si>
     <t>5156</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5156/6307.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5156/6307.pdf</t>
   </si>
   <si>
     <t>5157</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5157/6308.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5157/6308.pdf</t>
   </si>
   <si>
     <t>5158</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5158/6309.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5158/6309.pdf</t>
   </si>
   <si>
     <t>Cria cargo e abre vagas no serviço público municipal, que passam a integrar o Plano de Cargos, Carreira e Salários dos servidores públicos efetivos do quadro de pessoal civil estatutário da administração direta e indireta do Poder Executivo do Município de Palmeira, Lei nº 4.132, de 17 de maio de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>5173</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5173/6310.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5173/6310.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio do Prefeito Municipal e do Vice-Prefeito do Município de Palmeira para o período da Legislatura de 2025 a 2028.</t>
   </si>
   <si>
     <t>5174</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5174/6311.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5174/6311.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos Secretários, do Procurador-Geral e do Chefe de Gabinete, todos agentes políticos do Município de Palmeira, para o período da Legislatura de 2025 a 2028.</t>
   </si>
   <si>
     <t>5175</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5175/6312.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5175/6312.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos Vereadores do Município de Palmeira para o período da Legislatura de 2025 a 2028.</t>
   </si>
   <si>
     <t>5176</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5176/6313.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5176/6313.pdf</t>
   </si>
   <si>
     <t>5177</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5177/6314.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5177/6314.pdf</t>
   </si>
   <si>
     <t>5178</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5178/6315.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5178/6315.pdf</t>
   </si>
   <si>
     <t>Determina o cumprimento ao que dispõe o art. 37, inciso XII da Constituição Federal, o art. 108 da Lei Orgânica do Município de Palmeira e nos artigos 9º, § 2º e 259 da Lei Municipal nº 1700, de 28 de março de 1994, no que se refere ao Plano de Cargos, Carreira e Salários dos servidores públicos efetivos do quadro de pessoal civil estatutário da Administração Direta e Indireta do Poder Executivo do Município de Palmeira, Lei nº 4.132, de 17 de maio de 2016, em relação à Lei nº 4.452, de 3 de agosto de 2017, que institui o plano de cargos, carreira e salários dos servidores públicos efetivos do quadro de pessoal civil estatutário da Câmara Municipal de Palmeira.</t>
   </si>
   <si>
     <t>5183</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5183/6316.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5183/6316.pdf</t>
   </si>
   <si>
     <t>5184</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5184/6317.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5184/6317.pdf</t>
   </si>
   <si>
     <t>Autoriza a a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>5185</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5185/6318.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5185/6318.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à regularização da posse exercida sobre imóvel público urbano e dá outras providências.</t>
   </si>
   <si>
     <t>5186</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5186/6319.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5186/6319.pdf</t>
   </si>
   <si>
     <t>5191</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5191/6320.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5191/6320.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de cooperação, à doação de equipamentos à organização da sociedade civil que especifica, nos termos da programação nº 411770120230002, disponibilizada pela Ministério da Cidadania.</t>
   </si>
   <si>
     <t>5192</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5192/6321.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5192/6321.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de cooperação, à doação de equipamentos à organização da sociedade civil que especifica, nos termos da programação nº 411770120230003, disponibilizada pela Ministério da Cidadania.</t>
   </si>
   <si>
     <t>5193</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5193/6322.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5193/6322.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de cooperação, à doação de equipamentos à organização da sociedade civil que especifica, nos termos da programação nº 411770120230001, disponibilizada pela Ministério da Cidadania.</t>
   </si>
   <si>
     <t>5194</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5194/6323.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5194/6323.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão benemérito de Palmeira a Luis Gustavo Malucelli Bacila.</t>
   </si>
   <si>
     <t>5195</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5195/6324.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5195/6324.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do Fundo Industrial do Município de Palmeira, criado pela Lei Municipal nº 5895, de 3 de maio de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>5196</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5196/6325.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5196/6325.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos à Lei nº 5895, que autoriza o Poder Executivo Municipal a desafetar e promover leilão público com a finalidade de alienar bens imóveis localizados no Distrito Industrial do Município, bem como cria o Fundo Industrial.</t>
   </si>
   <si>
     <t>5209</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5209/6326.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5209/6326.pdf</t>
   </si>
   <si>
     <t>5210</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5210/6327.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5210/6327.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de vagas no serviço público municipal que passam a integrar o plano de cargos, carreira e salários dos servidores públicos efetivos do quadro de pessoal civil estatutário da administração direta e indireta do Poder Executivo do Município de Palmeira, Lei nº 4.132, de 17 de maio de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>5218</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5218/6328.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5218/6328.pdf</t>
   </si>
   <si>
     <t>5219</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5219/6329.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5219/6329.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de anexo único à Lei nº 5823/2023, de 28 de dezembro de 2023, que dispõe sobre o plano de amortização para equacionamento do déficit técnico-atuarial do Regime Próprio de Previdência Social (RPPS), para fins de complementá-la, e dá outras providências.</t>
   </si>
   <si>
     <t>5220</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5220/6330.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5220/6330.pdf</t>
   </si>
   <si>
     <t>5221</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5221/6331.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5221/6331.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de vagas no serviço público municipal, que passam a integrar o plano de cargos, carreira e salários dos servidores públicos efetivos do quadro de pessoal civil estatutário da administração direta e indireta do Poder Executivo do Município de Palmeira, Lei nº 4.132, de 17 de maio de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5227/6332.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5227/6332.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de imóvel público, situado no Jardim Santa Rosa, bem como autoriza o Poder Executivo Municipal a doar esta mesma área ao Estado do Paraná, com a finalidade de construção de escola estadual e dá outras providências.</t>
   </si>
   <si>
     <t>5228</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5228/6333.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5228/6333.pdf</t>
   </si>
   <si>
     <t>Inclui dispositivo na Lei nº 1.872, de 11 de setembro de 1997, e dá outras providências.</t>
   </si>
   <si>
     <t>5229</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5229/6334.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5229/6334.pdf</t>
   </si>
   <si>
     <t>5230</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5230/6335.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5230/6335.pdf</t>
   </si>
   <si>
     <t>5231</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5231/6336.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5231/6336.pdf</t>
   </si>
   <si>
     <t>5232</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5232/6337.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5232/6337.pdf</t>
   </si>
   <si>
     <t>5233</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5233/6338.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5233/6338.pdf</t>
   </si>
   <si>
     <t>Autoriza o Regime Próprio de Previdência Social - RPPS do Município de Palmeira a alienar, mediante venda, imóveis e sua propriedade, através de procedimento licitatório, conforme especifica.</t>
   </si>
   <si>
     <t>5238</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5238/6339.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5238/6339.pdf</t>
   </si>
   <si>
     <t>5239</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5239/6340.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5239/6340.pdf</t>
   </si>
   <si>
     <t>5240</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5240/6341.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5240/6341.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder ao pagamento de contribuição anual em favor da União Nacional dos Conselhos Municipais de Educação - UNCME, e dá outras providências.</t>
   </si>
   <si>
     <t>5241</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5241/6342.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5241/6342.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes e ações para a implementação do Programa Escola de Cara Nova, que consiste na realização de serviços de manutenção e melhorias nas instituições de ensino da rede pública do Município de Palmeira, através de repasses de recursos do Poder Executivo para as Associações de Pais, Mestres e Funcionários (APMFs) e dá outras providências.</t>
   </si>
   <si>
     <t>5245</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5245/6343.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5245/6343.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão honorário de Palmeira ao Dr. Rodrigo Oliveira Siqueira.</t>
   </si>
   <si>
     <t>5255</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5255/6344.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5255/6344.pdf</t>
   </si>
   <si>
     <t>5256</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5256/6345.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5256/6345.pdf</t>
   </si>
   <si>
     <t>5257</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5257/6346.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5257/6346.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reversão de imóvel público e dá outras providências.</t>
   </si>
   <si>
     <t>5259</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5259/6347.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5259/6347.pdf</t>
   </si>
   <si>
     <t>5262</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5262/6348.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5262/6348.pdf</t>
   </si>
   <si>
     <t>5263</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5263/6349.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5263/6349.pdf</t>
   </si>
   <si>
     <t>5264</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5264/6350.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5264/6350.pdf</t>
   </si>
   <si>
     <t>5265</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5265/6351.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5265/6351.pdf</t>
   </si>
   <si>
     <t>5266</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5266/6352.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5266/6352.pdf</t>
   </si>
   <si>
     <t>5271</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5271/6353.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5271/6353.pdf</t>
   </si>
   <si>
     <t>5272</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5272/6354.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5272/6354.pdf</t>
   </si>
   <si>
     <t>5273</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5273/6355.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5273/6355.pdf</t>
   </si>
   <si>
     <t>5274</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5274/6356.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5274/6356.pdf</t>
   </si>
   <si>
     <t>5275</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5275/6357.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5275/6357.pdf</t>
   </si>
   <si>
     <t>5280</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5280/6358.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5280/6358.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a doar imóvel público ao Estado do Paraná, com a finalidade de utilização pela Polícia Militar e dá outras providências.</t>
   </si>
   <si>
     <t>5281</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5281/6359.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5281/6359.pdf</t>
   </si>
   <si>
     <t>5285</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5285/6360.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5285/6360.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Palmeira a instituir o projeto de educação ambiental intitulado "É da nossa natureza zelar pelo futuro de Palmeira".</t>
   </si>
   <si>
     <t>5286</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5286/6361.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5286/6361.pdf</t>
   </si>
   <si>
     <t>5287</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5287/6362.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5287/6362.pdf</t>
   </si>
   <si>
     <t>5288</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5288/6363.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5288/6363.pdf</t>
   </si>
   <si>
     <t>5292</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5292/6364.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5292/6364.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 1º e os incisos I, VIII e IX do art. 2º da Lei nº 2.281, de 04/08/2003.</t>
   </si>
   <si>
     <t>5296</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5296/6365.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5296/6365.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de colaboração, ao repasse de recursos financeiros às organizações da sociedade civil que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>5297</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5297/6366.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5297/6366.pdf</t>
   </si>
   <si>
     <t>5298</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5298/6367.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5298/6367.pdf</t>
   </si>
   <si>
     <t>5299</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5299/6368.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5299/6368.pdf</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5303/6369.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5303/6369.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da realização de exames toxicológicos para motoristas estatutários do Município de Palmeira e dá outras providências.</t>
   </si>
   <si>
     <t>5304</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5304/6370.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5304/6370.pdf</t>
   </si>
   <si>
     <t>5305</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5305/6371.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5305/6371.pdf</t>
   </si>
   <si>
     <t>5306</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5306/6372.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5306/6372.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Ordinária Municipal nº 2.008, de 13 de agosto de 1999, e dá outras providências.</t>
   </si>
   <si>
     <t>5310</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5310/6373_e_substitutivo.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5310/6373_e_substitutivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade da inclusão de alimentos orgânicos ou de base agroecológica no cardápio da merenda escolar das unidades da rede municipal de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>5312</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5312/6374_loa.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5312/6374_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Palmeira para o exercício financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>5320</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5320/6375.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5320/6375.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de colaboração, ao repasse de recursos financeiros à Associação da Sociedade Civil que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>5321</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5321/6376.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5321/6376.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de cooperação, à permissão de uso gratuito de bens públicos à Organização da Sociedade Civil que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>5322</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5322/6377.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5322/6377.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Ordinária Municipal nº 1.876, de 10 de outubro de 1997, e dá outras providências.</t>
   </si>
   <si>
     <t>5338</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5338/6378.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5338/6378.pdf</t>
   </si>
   <si>
     <t>5339</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5339/6379.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5339/6379.pdf</t>
   </si>
   <si>
     <t>5345</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5345/6380.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5345/6380.pdf</t>
   </si>
   <si>
     <t>5346</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5346/6381.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5346/6381.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de cooperação, à doação de equipamentos à organização da sociedade civil que especifica, nos termos da programação nº 41177012023002, disponibilizada pelo Ministério das Cidadania.</t>
   </si>
   <si>
     <t>5347</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5347/6382.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5347/6382.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de cooperação, à doação de equipamentos à organização da sociedade civil que especifica, nos termos da programação nº 41177012023001, disponibilizada pelo Ministério das Cidadania.</t>
   </si>
   <si>
     <t>5348</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5348/6383.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5348/6383.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Ordinária Municipal nº 5715, de 22 de junho de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>5353</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5353/6384.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5353/6384.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Ordinária Municipal nº 4.180, de 11 de agosto de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>5356</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5356/6385.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5356/6385.pdf</t>
   </si>
   <si>
     <t>5359</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5359/6386.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5359/6386.pdf</t>
   </si>
   <si>
     <t>Estabelece o programa permanente de atualização cadastral dos servidores ativos, dos aposentados e dos pensionistas vinculados ao Regime Próprio de Previdência Social – RPPS, denominado recenseamento previdenciário.</t>
   </si>
   <si>
     <t>5360</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5360/6387.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5360/6387.pdf</t>
   </si>
   <si>
     <t>5361</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5361/6388.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5361/6388.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de provisão pecuniária, na forma de evento financeiro complementar, aos profissionais vinculados ao quadro do magistério do Município de Palmeira, visando garantir a adequação ao Piso Salarial Nacional, fixado para o exercício de 2024.</t>
   </si>
   <si>
     <t>5362</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5362/6389.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5362/6389.pdf</t>
   </si>
   <si>
     <t>5365</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5365/6390.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5365/6390.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 1º da Lei Municipal nº 3682, de 17 de junho de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>5367</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5367/6391_e_substitutivo.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5367/6391_e_substitutivo.pdf</t>
   </si>
   <si>
     <t>5385</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5385/6392.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5385/6392.pdf</t>
   </si>
   <si>
     <t>5387</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5387/6393_c_matriculas.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5387/6393_c_matriculas.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Palmeira a efetivar a dação de bens imóveis de sua propriedade em pagamento de indenização devida em razão de decisão judicial e dá outras providências.</t>
   </si>
   <si>
     <t>5388</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5388/6394_c_matriculas.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5388/6394_c_matriculas.pdf</t>
   </si>
   <si>
     <t>Revoga dispositivos do anexo único da Lei nº 5.782/2023, que autoriza o Poder Executivo Municipal a desafetar e promover leilão público com a finalidade de alienar bens imóveis do Município e destinar parte dos recursos arrecadados à amortização de déficit atuarial com o Regime Próprio de Previdência Social e dá outras providências.</t>
   </si>
   <si>
     <t>5389</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5389/6395.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5389/6395.pdf</t>
   </si>
   <si>
     <t>5390</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5390/6396.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5390/6396.pdf</t>
   </si>
   <si>
     <t>5395</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5395/6397.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5395/6397.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de cooperação, à permissão de uso gratuito de bens públicos à Organização da Sociedade Civil que especifica e dá outras providências (Associação dos Moradores de Pinheiral de Baixo).</t>
   </si>
   <si>
     <t>5396</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5396/6398.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5396/6398.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de cooperação, à permissão de uso gratuito de bens públicos à Organização da Sociedade Civil que especifica e dá outras providências (Associação das Famílias Agricultoras de São Pedro).</t>
   </si>
   <si>
     <t>5397</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5397/6399.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5397/6399.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de cooperação, à permissão de uso gratuito de bens públicos à Organização da Sociedade Civil que especifica e dá outras providências (Associação Comunitária dos Moradores Proprietários de Witmarsum).</t>
   </si>
   <si>
     <t>5398</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5398/6400.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5398/6400.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de cooperação, à permissão de uso gratuito de bens públicos à Organização da Sociedade Civil que especifica e dá outras providências (Associação dos Moradores e Agricultores de Faxinal dos Silva).</t>
   </si>
   <si>
     <t>5406</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5406/6401.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5406/6401.pdf</t>
   </si>
   <si>
     <t>Revoga o § 2º do artigo 28 da Lei Municipal nº 5.386, de 2021.</t>
   </si>
   <si>
     <t>5407</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5407/6402.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5407/6402.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a proceder, mediante termo de colaboração, ao repasse de recursos financeiros às organizações da sociedade civil que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>5408</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5408/6403.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5408/6403.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de vagas no serviço público municipal, que passam a integrar o plano de cargos, carreira e salários dos servidores públicos efetivos do quadro de pessoal civil estatutário da administração direta e indireta do Poder Executivo do Município de Palmeira, Lei nº 4.132, de 17 de maio de 2016.</t>
   </si>
   <si>
     <t>5415</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5415/6404.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5415/6404.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei nº 5.891/2024, que autoriza o Poder Executivo a proceder, mediante termo de cooperação, à concessão de uso gratuito de bens públicos e dá outras providências.</t>
   </si>
   <si>
     <t>5416</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5416/6405.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5416/6405.pdf</t>
   </si>
   <si>
     <t>Confere nova redação ao art. 34 da Lei Complementar nº 27, de 13 de junho de 2023, que institui a Lei Orgânica da Procuradoria-Geral do Município de Palmeira e dá outras providências.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5004/plc_46-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5004/plc_46-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece normas para a regularização das obras construídas em desacordo com a lei de uso e ocupação do solo do Distrito Industrial deste Município (Lei nº 1.872/1997) e dá outras providências.</t>
   </si>
   <si>
     <t>5211</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5211/plc_47-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5211/plc_47-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reforma previdenciária, com fundamento na Emenda Constitucional nº 103/2019, revoga e altera artigos da Lei nº 2.404/2005, de 30 de setembro de 2005, que trata da reestruturação do Regime Próprio de Previdência Social - RPPS dos servidores públicos municipais do Município de Palmeira, Estado do Paraná, e da outras providências.</t>
   </si>
   <si>
     <t>5340</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5340/plc_48-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5340/plc_48-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece a Política Municipal de Mobilidade e institui o Plano de Mobilidade do Município de Palmeira.</t>
   </si>
   <si>
     <t>5341</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5341/plc_49-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5341/plc_49-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o sistema viário de Palmeira e inclui novos conceitos e parâmetros definidos para a revisão do Plano de Mobilidade Urbana Municipal.</t>
   </si>
   <si>
     <t>5420</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5420/plc_50-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5420/plc_50-2024.pdf</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4965/pr_168-2024_e_impacto.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4965/pr_168-2024_e_impacto.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 159/2023, que dispõe sobre a criação da Galeria Lilás nas dependências da Câmara Municipal e Palmeira.</t>
   </si>
   <si>
     <t>5097</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5097/pr_169-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5097/pr_169-2024.pdf</t>
   </si>
   <si>
     <t>Concede homenagem na Galeria Lilás ao Grupo GRATOS - Grupo de Apoio ao Tratamento Oncológico de Palmeira.</t>
   </si>
   <si>
     <t>5370</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5370/projeto_de_resolucao_no_170-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5370/projeto_de_resolucao_no_170-2024.pdf</t>
   </si>
   <si>
     <t>Insere o art. 5º-A na Resolução nº 156/2023, a qual dispõe sobre a criação da Procuradoria da Mulher no âmbito do Poder Legislativo do Município de Palmeira.</t>
   </si>
   <si>
     <t>5405</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5405/pr_171-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5405/pr_171-2024.pdf</t>
   </si>
   <si>
     <t>Concede homenagem à Senhora Ariane Barausse Kuhn na Galeria Lilás da Câmara Municipal de Palmeira.</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4977/requerimento_no_1-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4977/requerimento_no_1-2024.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário desta Câmara Municipal, seja encaminhado expediente à concessionária de rodovias Via Araucária, solicitando a colocação de placa às margens da BR-277, nas proximidades do Km 172,6, indicando a via municipal de acesso à localidade Colônia de Papagaios Novos.</t>
   </si>
   <si>
     <t>4983</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4983/requerimento_no_2-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4983/requerimento_no_2-2024.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário desta Câmara Municipal, seja encaminhado expediente ao Exmo. Sr. Prefeito Municipal, solicitando informações sobre os valores, individualizados anualmente, pagos ao RRPS, desde a sua criação, indicando as verbas de "amortização de débito" e "aporte".</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
     <t>CCLJR - Comissão de Constituição, Legislação, Justiça e Redação, CECBESMA - Comissão de Educação, Cultura, Bem-estar Social e Meio Ambiente, CEOFF - Comissão de Economia, Orçamento, Finanças e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4997/requerimento_no_3-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4997/requerimento_no_3-2024.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para emissão de parecer ao projeto de lei 6208/2024.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>CCLJR - Comissão de Constituição, Legislação, Justiça e Redação, CUOP - Comissão de Urbanismo e Obras Públicas</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5016/requerimento_no_4-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5016/requerimento_no_4-2024.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para emissão do parecer ao projeto de lei complementar 46/2024.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5037/requerimento_no_5-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5037/requerimento_no_5-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à concessionária de rodovias Via Araucária, solicitando a instalação de redutor de velocidade, tipo "lombada eletrônica", na BR 277, KM 195, na localidade de Queimadas, Município de Palmeira.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5040/requerimento_no_6-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5040/requerimento_no_6-2024.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário, seja encaminhado expediente ao Exmo. Sr. Prefeito Municipal, solicitando a possibilidade da cessão de veículos para uso da AS-PTA Agricultura Familiar e Agroecologia de Palmeira, associação de direito civil sem fins lucrativos, que atua no fortalecimento da agricultura familiar e na promoção do desenvolvimento rural sustentável no Brasil e em Palmeira.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5045/requerimento_no_7-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5045/requerimento_no_7-2024.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para emissão do parecer ao projeto de lei nº 6208/2024.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5046/requerimento_no_8-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5046/requerimento_no_8-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário desta Câmara Municipal, seja encaminhado expediente à Concessionária de Rodovias Via Araucária, solicitação a complementação da construção do trevo incompleto existente no Km 165 da rodovia BR-277, que dá acesso à Colônia de Quero-Quero, Cajurú, Colônia Primavera, Rio do Salto e BR-376, ou, pelo menos, a devida sinalização no leito precário existente, dando condições legais e seguras de trânsito para os usuários.</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5055/requerimento_no_9-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5055/requerimento_no_9-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: cópia do contrato e dos aditivos e suas respectivas justificativas, com a empresa que está realizando a ampliação e reforma da Escola Municipal Clotário Santos, na localidade de Guarauninha; cópia dos empenhos e notas; cópia do projeto.</t>
   </si>
   <si>
     <t>5062</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5062/requerimento_no_10-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5062/requerimento_no_10-2024.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para emissão do parecer ao projeto de lei 6263/2024.</t>
   </si>
   <si>
     <t>5066</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5066/requerimento_no_11-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5066/requerimento_no_11-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à concessionária de rodovias Via Araucária, solicitando a instalação de placas com a sinalização de área escolar nos perímetros urbanos da BR-277 no Município de Palmeira/PR.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
     <t>CCLJR - Comissão de Constituição, Legislação, Justiça e Redação, CEOFF - Comissão de Economia, Orçamento, Finanças e Fiscalização</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5072/requerimento_no_12-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5072/requerimento_no_12-2024.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para emissão de parecer ao projeto de lei 6265/2024.</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5074/requerimento_no_13-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5074/requerimento_no_13-2024.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário, seja encaminhado expediente ao Exmo. Sr. Prefeito Municipal, para que junto com a Secretaria Municipal de Educação, Esporte e Lazer, vejam da possibilidade de implementar, nas escolas públicas municipais localizadas no interior do município, salas de descanso para os motoristas do transporte escolar.</t>
   </si>
   <si>
     <t>5086</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5086/requerimento_no_14-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5086/requerimento_no_14-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Educação, Esporte e Lazer, solicitando informações sobre o andamento do projeto de reforma da quadra compartilhada do Colégio Estadual do Campo Bom Jesus do Monte e Escola Municipal do Campo Nossa Senhora do Rosário, na localidade de Vieiras.</t>
   </si>
   <si>
     <t>5092</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5092/requerimento_no_15-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5092/requerimento_no_15-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão dos pareceres aos projetos de lei 6270/2024, 6276/2024, 6277/2024 e 6278/2024.</t>
   </si>
   <si>
     <t>5093</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5093/requerimento_no_16-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5093/requerimento_no_16-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão dos pareceres aos projetos de lei 6270/2024, 6277/2024 e 6278/2024.</t>
   </si>
   <si>
     <t>5094</t>
   </si>
   <si>
     <t>CUOP - Comissão de Urbanismo e Obras Públicas</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5094/requerimento_no_17-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5094/requerimento_no_17-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de pareceres aos projetos de lei 6276/2024 e 6277/2024.</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5109/requerimento_no_18-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5109/requerimento_no_18-2024.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário, seja encaminhado expediente ao Exmo. Sr. Prefeito Municipal, solicitando providências pelo Município para regularização de terreno com área de 17.233,48 m², localizado na localidade de Vieiras, conforme memorial descritivo em anexo.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5110/requerimento_no_19-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5110/requerimento_no_19-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão de pareceres aos projetos de lei 6208, 6282, 6283 e 6285/2024.</t>
   </si>
   <si>
     <t>5111</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5111/requerimento_no_20-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5111/requerimento_no_20-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão de pareceres aos projetos de lei 6208 e 6285/2024.</t>
   </si>
   <si>
     <t>5112</t>
   </si>
   <si>
     <t>CECBESMA - Comissão de Educação, Cultura, Bem-estar Social e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5112/requerimento_no_21-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5112/requerimento_no_21-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos aos projetos de lei 6208 e 6285/2024.</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5113/requerimento_no_22-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5113/requerimento_no_22-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de pareceres aos projetos de lei 6282, 6283 e 6284/2024.</t>
   </si>
   <si>
     <t>5126</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5126/requerimento_no_23-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5126/requerimento_no_23-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão de pareceres aos projetos de lei 6288 e 6293/2024.</t>
   </si>
   <si>
     <t>5127</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5127/requerimento_no_24-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5127/requerimento_no_24-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão do parecer ao projeto de lei 6288/2024.</t>
   </si>
   <si>
     <t>5128</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5128/requerimento_no_25-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5128/requerimento_no_25-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos ao projeto de lei 6288/2024.</t>
   </si>
   <si>
     <t>5129</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5129/requerimento_no_26-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5129/requerimento_no_26-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer ao projeto de lei 6293/2024.</t>
   </si>
   <si>
     <t>5132</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5132/requerimento_no_27-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5132/requerimento_no_27-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: qual é o prazo de entrega da Unidade Básica de Saúde da localidade de Santa Bárbara?</t>
   </si>
   <si>
     <t>5133</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5133/requerimento_no_28-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5133/requerimento_no_28-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: cópia do contrato com a empresa e dos aditivos e suas respectivas justificativas, que está realizando a construção da Unidade Básica de Saúde, na localidade de Witmarsum; cópia dos empenhos e notas; cópia do projeto; informações sobre quais os motivos da paralização; quando será retomada a obra; qual é o prazo de entrega?</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5134/requerimento_no_29-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5134/requerimento_no_29-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, o envio de ofício à secretaria Municipal de Saúde, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: em resposta (Oficio nº 264/2023) ao anteprojeto de lei que "autoriza o município a estender o atendimento da Farmácia Especializada para distribuir os medicamentos na Unidade de Pronto Atendimento Central durante o tempo integral de funcionamento da UPA", solicitamos informações se a secretaria já realizou o levantamento da demanda dos atendimentos em conjunto com o Hospital de Caridade responsável pela gestão do pronto atendimento? E, se já elaborou a proposta que supra a necessidade da impossibilidade de acesso para alguns pacientes durante a noite e nos finais de semana?</t>
   </si>
   <si>
     <t>5147</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5147/requerimento_no_30-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5147/requerimento_no_30-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão de parecer ao projeto de lei 6302/2024.</t>
   </si>
   <si>
     <t>5152</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5152/requerimento_no_31-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5152/requerimento_no_31-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar à Secretaria Municipal de Saúde as seguintes informações abaixo, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: sobre a situação da cadeira da dentista da unidade de saúde da localidade de Vilinha, qual a previsão para a substituição ou conserto? Quando será destinado ajudante para a dentista dessa unidade de saúde.</t>
   </si>
   <si>
     <t>5153</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5153/requerimento_no_32-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5153/requerimento_no_32-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar ao Exmo. Sr. Prefeito as seguintes informações abaixo, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: foi realizada vistoria na frota do transporte da educação terceirizado no ano de 2024, em especial no ônibus com placa SE07J78? Enviar o laudo da vistoria/inspeção.</t>
   </si>
   <si>
     <t>5159</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5159/requerimento_33-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5159/requerimento_33-2024.pdf</t>
   </si>
   <si>
     <t>REQUER, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: Acerca do processo de Inexigibilidade nº.79/2022 que tem por objeto: Gestão, operacionalização e execução das ações e serviços de saúde no Pronto Atendimento Municipal, em regime de 24h por dia, incluindo sábados, domingos e feriados, assegurando assistência universal e gratuita a população, observado os princípios e legislação do SUS. Tal licitação deu origem ao contrato nº1.330/2022 junto a Instituição denominada Hospital de Caridade de Palmeira. Na inexigibilidade em questão a Secretaria de Saúde Municipal através do Anexo 03 que é parte integrante do Termo de Referência que fora protocolado no dia 20/10/2022 sob o nº.19.124/20022, elaborou planilha de custos onde trazia detalhadamente._x000D_
 _x000D_
 (ver texto original para texto completo)</t>
   </si>
   <si>
     <t>5160</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5160/requerimento_34-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5160/requerimento_34-2024.pdf</t>
   </si>
   <si>
     <t>REQUER, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: Acerca do contrato nº1.330/2022 junto a Instituição denominada Hospital de Caridade de Palmeira, requer as seguintes informações: Não encontra-se junto ao processo no portal da transparência do município a comprovante de publicação do extrato do contrato firmado junto ao Hospital de Caridade de Palmeira. O mesmo fora publicado? Se sim favor encaminhar comprovante da publicação.</t>
   </si>
   <si>
     <t>5161</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5161/requerimento_35-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5161/requerimento_35-2024.pdf</t>
   </si>
   <si>
     <t>REQUER, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: O hospital de Caridade solicitou revisão de planilha de custos através do ofício nº.077/2022 SC, a qual foi apensada junto ao Processo administrativo nº.19.124/2022 no qual na ocasião apresentou novas planilhas com novos valores. Assim, requer as seguintes informações: Esse pedido de alteração de valores de planilhas fora aceito? Se sim fora realizado algum tipo de termo aditivo? Houve parecer favorável e aceitação das mudanças solicitadas? _x000D_
 _x000D_
 (ver texto original para texto completo)</t>
   </si>
   <si>
     <t>5162</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5162/requerimento_36-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5162/requerimento_36-2024.pdf</t>
   </si>
   <si>
     <t>REQUER, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: Fora solicitado pela Instituição Hospital de Caridade de Palmeira a retirada do profissional enfermeiro gerente/coordenador e no lugar incluir o cargo gerente de serviços de saúde. A solicitações originou o primeiro termo aditivo, assim requer as seguintes informações: No momento da solicitação a Instituição apresentou planilha de custos do novo cargo gerente de serviços de saúde? Se sim favor anexar a mesma junto ao requerimento. Caso a resposta seja negativa favor informar a previsão legal (favor citar lei e artigo que permite tal ação) da isenção de apresentação da planilha._x000D_
 _x000D_
 (ver texto original para texto completo)</t>
   </si>
   <si>
     <t>5163</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5163/requerimento_37-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5163/requerimento_37-2024.pdf</t>
   </si>
   <si>
     <t>REQUER, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: Fora solicitado pela Secretaria de Saúde pedido de aditamento de valor referente a diferença salarial dos profissionais enfermeiros e técnicos de enfermagem no valor de R$42.054,04 dos meses de maio a agosto de 2023. A solicitação originou o segundo termo aditivo, assim requer as seguintes informações: Este valor de R$42.054,04 era referente aos 4 meses de quantos profissionais? Em qual clausula do contrato nº.1.330/2022 traz a obrigatoriedade do Poder executivo fazer o pagamento dessa diferença salarial dos profissionais contratados pela Instituição Hospital de Caridade de Palmeira?_x000D_
 _x000D_
 (ver texto original para texto completo)</t>
   </si>
   <si>
     <t>5164</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5164/requerimento_38-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5164/requerimento_38-2024.pdf</t>
   </si>
   <si>
     <t>REQUER, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: Requer as seguintes informações sobre o terceiro termo aditivo: O pedido de termo aditivo fora protocolado no dia 25/09/2023, ao analisar a cópia o P.A. anexado no Portal da Transparência verificou-se que a funcionária Odislaine Gomes encaminhou no dia 26/09/2023 com o seguinte parecer: Encaminho ao setor Financeiro-SMS A/C de Lindomar José Guesser para providencias. O mesmo recebeu o processo no dia 24/10/2023. O mesmo fato aconteceu em outro momento no referido processo quando a Controladoria Geral do Município encaminhou o P.A. no dia 01/11/2023 e somente foi recebido pela Secretária da pasta no dia 14/11/2023._x000D_
 _x000D_
 (ver texto original para texto completo)</t>
   </si>
   <si>
     <t>5165</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5165/requerimento_39-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5165/requerimento_39-2024.pdf</t>
   </si>
   <si>
     <t>REQUER, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: Fora solicitado pela Secretaria de Saúde pedido de aditamento de valor referente a diferença salarial dos profissionais enfermeiros e técnicos de enfermagem no valor de R$80.000,00 dos meses de setembro a dezembro de 2023. A solicitação originou o quarto termo aditivo, assim requer as seguintes informações: Este valor de R$80.000,00 era referente aos 4 meses de quantos profissionais? Em qual clausula do contrato nº.1.330/2022 traz a obrigatoriedade do Poder executivo fazer o pagamento dessa diferença salarial dos profissionais contratados pela Instituição Hospital de Caridade de Palmeira? Essa diferença salarial não deveria ser paga pela Instituição contratada?_x000D_
 _x000D_
 (ver texto original para texto completo)</t>
   </si>
   <si>
     <t>5166</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5166/requerimento_40-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5166/requerimento_40-2024.pdf</t>
   </si>
   <si>
     <t>REQUER, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: Solicitamos cópia da seguinte documentação de todos os meses desde o mês de dezembro de 2022 até a presente data: a) Escala Prévia de toda a equipe multidisciplinar diária mês a mês iniciando em dezembro de 2022 até a presente data; b) Medição final assinada pela contratada, mês a mês iniciando em dezembro de 2022 até a presente data; c) Extrato da conta do INSS e do FGTS de todos os empregados que trabalham no Pronto Atendimento, mês a mês iniciando em dezembro de 2022 até a presente data; _x000D_
 _x000D_
 (ver texto original para texto completo)</t>
   </si>
   <si>
     <t>5168</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5168/requerimento_no_41-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5168/requerimento_no_41-2024.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para emissão do parecer ao projeto de lei nº 6265/2024.</t>
   </si>
   <si>
     <t>5169</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5169/requerimento_no_42-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5169/requerimento_no_42-2024.pdf</t>
   </si>
   <si>
     <t>Requer ouvido o plenário, prazo de 30(trinta) dias para emissão do parecer aos Projetos de Lei nºs 6303/2024 e 6304/2024.</t>
   </si>
   <si>
     <t>5170</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5170/requerimento_no_43-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5170/requerimento_no_43-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar à Secretaria Municipal de Saúde o envio das seguintes informações à Câmara Municipal, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: por qual motivo foi retirado o compressor que era usado no posto de saúde da comunidade de Pinheiral de Baixo? Qual é o prazo para sua recolocação ou destinação de um novo equipamento?</t>
   </si>
   <si>
     <t>5172</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5172/requerimento_no_44-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5172/requerimento_no_44-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: quais ações de prevenção a saúde bucal já foram realizadas nas escolas neste ano de 2024? Quais escolas foram atendidas? Qual é o número de alunos atendidos? Quais escolas estão recebendo visitas de dentistas?</t>
   </si>
   <si>
     <t>5179</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5179/requerimento_no_45-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5179/requerimento_no_45-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações à Câmara, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: informar o total das receitas no exercício financeiro de 2023; informar o percentual gasto com pessoal em 2023; informar o valor total de recursos recebidos do Fundeb em 2023; informar se houve superavit na conta vinculada ao Fundeb em 2023, se sim, qual o valor; informar a quantidade de professores efetivos e temporários que tiveram seus salários pagos abaixo do Piso Nacional do Magistério em 2023 (R$ 4.420,55/40 horas) (ver texto original para texto completo)</t>
   </si>
   <si>
     <t>5180</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5180/requerimento_no_46-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5180/requerimento_no_46-2024.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para emissão do parecer ao projeto de lei 6276/2024.</t>
   </si>
   <si>
     <t>5181</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5181/requerimento_no_47-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5181/requerimento_no_47-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão de pareceres aos projetos de lei 6293 (substitutivo), 6310, 6311, 6312 e 6315/2024.</t>
   </si>
   <si>
     <t>5187</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5187/requerimento_no_48-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5187/requerimento_no_48-2024.pdf</t>
   </si>
   <si>
     <t>Requerem, ouvido o Plenário, prazo de 30 dias para emissão do parecer ao projeto de lei 6208/2024.</t>
   </si>
   <si>
     <t>5188</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5188/requerimento_no_49-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5188/requerimento_no_49-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações e documentos à Câmara, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: a relação de todos os ônibus da frota do município que fazem o transporte escolar, citar a placa, RENAVAM, ano de fabricação e a escola onde o veículo realiza o transporte dos estudantes; cópia do certificado de vistoria do DETRAN liberando os respectivos veículos para realização do transporte escolar; e cópia do licenciamento anual 2023 dos respectivos veículos.</t>
   </si>
   <si>
     <t>5189</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5189/requerimento_no_50-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5189/requerimento_no_50-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento das seguintes informações e documentos à Câmara, no prazo de 30 (trinta) dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: encaminhar a relação de todos os ônibus da frota terceirizada que fazem o transporte escolar, citar a placa, RENAVAM, ano de fabricação e a escola onde o veículo realiza o transporte dos estudantes; cópia do certificado de vistoria do DETRAN liberando os respectivos veículos terceirizados para realização do transporte escolar; cópia do licenciamento anual 2023 dos respectivos veículos terceirizados; e encaminhar o diário de bordo dos respectivos veículos públicos e terceirizados dos meses de fevereiro, março, abril e maio de 2024.</t>
   </si>
   <si>
     <t>5202</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5202/requerimento_no_51-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5202/requerimento_no_51-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Meio Ambiente, Cultura, Turismo e Comunicação, solicitando informações sobre quais os motivos do não funcionamento da fonte luminosa e qual é o prazo para a sua reativação.</t>
   </si>
   <si>
     <t>5206</t>
   </si>
   <si>
     <t>Gilberto Rogalski, Lucas Santos, Marcel Pietralla, Vaguinho, Vane</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5206/requerimento_no_52-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5206/requerimento_no_52-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, o envio de ofício ao Exmo. Sr. Prefeito Municipal, solicitando o encaminhamento à Câmara, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal, das seguintes e informações e documentos (para acessar o texto completo, consulte o texto original).</t>
   </si>
   <si>
     <t>5207</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5207/requerimento_no_53-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5207/requerimento_no_53-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente ao Departamento Nacional de Infraestrutura de Transporte, solicitando a implantação de sinalização na BR-277, informando o trânsito de ônibus escolar e velocidade máxima permitida no trecho compreendido desde a Fazenda Ferrador até a divisa com Teixeira Soares.</t>
   </si>
   <si>
     <t>5214</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5214/requerimento_no_54-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5214/requerimento_no_54-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão dos pareceres ao projeto de lei complementar 47/2024 e ao projeto de emenda à Lei Orgânica Municipal 29/2024.</t>
   </si>
   <si>
     <t>5223</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5223/requerimento_no_55-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5223/requerimento_no_55-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 10 dias para emissão do parecer aos projetos de lei 6265 e 6315/2024.</t>
   </si>
   <si>
     <t>5234</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5234/requerimento_no_56-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5234/requerimento_no_56-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar à Secretaria Municipal de Gestão Pública e Finanças as seguintes informações, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: informar o valor da disponibilidade financeira em conta corrente e aplicações correspondentes à fonte livre do Município de Palmeira, até o período de 18/6/2024; informar o valor da disponibilidade financeira na conta relacionada à iluminação pública, até o período de 18/6/2024.</t>
   </si>
   <si>
     <t>5235</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5235/requerimento_no_57-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5235/requerimento_no_57-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Educação, Esporte e Lazer, solicitando esclarecimentos sobre o que segue: está sendo realizado o pagamento de horas extras para os professores municipais? Quais os motivos para a Secretaria Municipal de Educação, Esporte e Lazer continuar o contrato com os professores PSS, considerando que há concurso vigente para o cargo?</t>
   </si>
   <si>
     <t>5236</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5236/requerimento_no_58-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5236/requerimento_no_58-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão dos pareceres aos projetos de lei 6293/2024 (substitutivo), 6310, 6311, 6312 e 6338/2024.</t>
   </si>
   <si>
     <t>5242</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5242/requerimento_no_59-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5242/requerimento_no_59-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, solicitar à Secretaria Municipal de Meio Ambiente, Cultura, Turismo e Comunicação, que seja realizada a limpeza de via e limpeza da rua Adalberto Alves de Paula. Solicitamos a seguinte informação, no prazo de 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica Municipal: qual é o prazo para a realização da referida limpeza?</t>
   </si>
   <si>
     <t>5243</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5243/requerimento_no_60-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5243/requerimento_no_60-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão do parecer ao projeto de lei 6342/2024.</t>
   </si>
   <si>
     <t>5253</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5253/requerimento_no_61-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5253/requerimento_no_61-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Desenvolvimento Rural, solicitando informações e envio de documentos: houve alguma notificação de não prestação de serviço estabelecido no contrato com a Prefeitura? Se sim, enviar as notificações do fiscal de contrato. Cópia do contrato e aditivos com a Associação de Moradores de Witmarsum.</t>
   </si>
   <si>
     <t>5254</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5254/requerimento_no_62-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5254/requerimento_no_62-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Saúde, solicitando informações sobre o prazo de conclusão da construção da unidade básica de saúde na comunidade de Witmarsum.</t>
   </si>
   <si>
     <t>5261</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5261/requerimento_no_63-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5261/requerimento_no_63-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de pareceres ao projeto de lei complementar 47/2024 e ao projeto de emenda à Lei Orgânica Municipal 29/2024.</t>
   </si>
   <si>
     <t>5269</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5269/requerimento_no_64-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5269/requerimento_no_64-2024.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário desta Câmara Municipal, seja encaminhado expediente ao DER - Departamento de Estradas de Rodagem, solicitando a colocação de semáforo no cruzamento da PR 151 com a rua XV de Novembro - Nassim Bacila, nesta cidade, mesmo que de forma provisória, até a construção futura de trincheiras, a fim de dar condições mais seguras de trânsito para os usuários daquelas vias públicas.</t>
   </si>
   <si>
     <t>5277</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5277/requerimento_no_65-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5277/requerimento_no_65-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão do parecer ao projeto de lei 6293/2024 (substitutivo).</t>
   </si>
   <si>
     <t>5282</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5282/requerimento_no_66-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5282/requerimento_no_66-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão do parecer ao projeto de lei 6358/2024.</t>
   </si>
   <si>
     <t>5283</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5283/requerimento_no_67-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5283/requerimento_no_67-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Saúde, solicitando esclarecimentos sobre o que segue: quais os motivos para a falta de materiais de limpeza e mobiliário necessários para o funcionamento normal do posto de saúde de Santa Bárbara? Como e quando a Secretaria Municipal de Saúde pretende suprir essas carências?</t>
   </si>
   <si>
     <t>5290</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5290/requerimento_no_68-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5290/requerimento_no_68-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão de parecer ao projeto de lei 6360/2024.</t>
   </si>
   <si>
     <t>5295</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5295/requerimento_no_69-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5295/requerimento_no_69-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, o envio de ofício à Secretaria Municipal de Desenvolvimento Urbano, solicitando o encaminhamento à Câmara Municipal, no prazo de até 30 dias, conforme dispõe o art. 31, XXIX da Lei Orgânica, de informações sobre a situação do projeto para construção da quadra de futebol society nos bairros Jardim Cristine e Santa Helena, especificando, além de outras informações pertinentes, o cronograma de licitação e execução da obra, assim como a data prevista para entrega do bem público à população, e cópia do projeto.</t>
   </si>
   <si>
     <t>5302</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5302/requerimento_no_70-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5302/requerimento_no_70-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer ao projeto de lei complementar nº 47/2024 e ao projeto de emenda à Lei Orgânica nº 29/2024.</t>
   </si>
   <si>
     <t>5309</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5309/requerimento_no_71-2024_-_23.8.2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5309/requerimento_no_71-2024_-_23.8.2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão do parecer ao projeto de lei nº 6369/2024.</t>
   </si>
   <si>
     <t>5314</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5314/requerimento_no_72-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5314/requerimento_no_72-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos ao projeto de lei nº 6293/2024 e substitutivo ao projeto de lei 6373/2024.</t>
   </si>
   <si>
     <t>5334</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5334/requerimento_no_73-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5334/requerimento_no_73-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Sergio Luis Belich, solicitando as seguintes informações: existe programa municipal de incentivo à prática de compostagem de resíduos em domicílios e instituições privadas? Existe programa municipal de compostagem nas escolas municipais? Caso haja, informar quais são as escolas.</t>
   </si>
   <si>
     <t>5335</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5335/requerimento_no_74-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5335/requerimento_no_74-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria Municipal de Desenvolvimento Rural, solicitando informações sobre a reconstrução da ponte da localidade de São Pedro.</t>
   </si>
   <si>
     <t>5342</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5342/requerimento_no_75-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5342/requerimento_no_75-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos aos projetos de lei complementar 48 e 49/2024.</t>
   </si>
   <si>
     <t>5350</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5350/requerimento_no_76-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5350/requerimento_no_76-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal, solicitando cópia de todos os processos de adiantamento concedidos ao Chefe do Poder Executivo, no ano de 2024.</t>
   </si>
   <si>
     <t>5351</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5351/requerimento_no_77-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5351/requerimento_no_77-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão do parecer ao projeto de lei complementar nº 47/2024 e ao projeto de emenda à Lei Orgânica Municipal nº 29/2024.</t>
   </si>
   <si>
     <t>5357</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5357/requerimento_no_78-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5357/requerimento_no_78-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos ao substitutivo ao projeto de lei 6293/2024 e ao projeto de lei 6373/2024.</t>
   </si>
   <si>
     <t>5363</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5363/requerimento_no_79-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5363/requerimento_no_79-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão do parecer ao projeto de lei 6389/2024.</t>
   </si>
   <si>
     <t>5366</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5366/requerimento_no_80-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5366/requerimento_no_80-2024.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário desta Câmara Municipal, seja encaminhado expediente ao Exmo. Sr. Prefeito Municipal, solicitando o que segue: informar se foi realizada a operação de crédito, junto a Agência de Fomento Paraná S.A., conforme autorização legislativa concedida pela Lei Municipal 5852/24; em caso positivo, descrever, de forma sucinta, quais foram as obras registradas junto àquela Agência, para receberem os valores daquela verba; se a verba contratada já se encontra liberada; em que estágio se encontram as execuções daquelas obras registradas.</t>
   </si>
   <si>
     <t>5368</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5368/requerimento_no_81-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5368/requerimento_no_81-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, seja encaminhado expediente à Secretaria de Estado de Educação do Paraná (SEED), solicitando a inclusão no planejamento de obras da construção de refeitório na Escola Estadual do Campo Professor Leonardo Salata, Colônia Maciel.</t>
   </si>
   <si>
     <t>5380</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5380/requerimento_no_82-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5380/requerimento_no_82-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de pareceres ao projeto de lei complementar nº 47/2024 e ao projeto de emenda à Lei Orgânica Municipal nº 29/2024.</t>
   </si>
   <si>
     <t>5381</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5381/requerimento_no_83-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5381/requerimento_no_83-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão de pareceres ao substitutivo ao projeto de lei 6293/2024 e ao projeto de lei 6391/2024.</t>
   </si>
   <si>
     <t>5382</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5382/requerimento_no_84-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5382/requerimento_no_84-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para melhores estudos e emissão de parecer ao substitutivo ao projeto de lei 6293/2024.</t>
   </si>
   <si>
     <t>5383</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5383/requerimento_no_85-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5383/requerimento_no_85-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, o adiamento da discussão do projeto de lei nº 6374/204, pelo prazo de 30 dias.</t>
   </si>
   <si>
     <t>5392</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5392/requerimento_no_86-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5392/requerimento_no_86-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão do parecer aos projetos de lei 6393 e 6394/2024.</t>
   </si>
   <si>
     <t>5402</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5402/requerimento_no_87-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5402/requerimento_no_87-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão do parecer ao projeto de emenda à Lei Orgânica Municipal nº 29/2024 e ao projeto de lei complementar 47/2024.</t>
   </si>
   <si>
     <t>5403</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5403/requerimento_no_88-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5403/requerimento_no_88-2024.pdf</t>
   </si>
   <si>
     <t>5409</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5409/requerimento_no_89-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5409/requerimento_no_89-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão de parecer ao substitutivo ao projeto de lei 6293/2024.</t>
   </si>
   <si>
     <t>5410</t>
   </si>
   <si>
-    <t>https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5410/requerimento_no_90-2024.pdf</t>
+    <t>http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5410/requerimento_no_90-2024.pdf</t>
   </si>
   <si>
     <t>Requer, ouvido o Plenário, prazo de 30 dias para emissão dos pareceres aos projetos de lei 6401 e 6403/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5327,67 +5327,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4984/anteprojeto_de_lei_1-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5052/anteprojeto_de_lei_2-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5071/anteprojeto_de_lei_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5099/anteprojeto_de_lei_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5213/anteprojeto_de_lei_no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5404/anteprojeto_de_lei_no_6-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4978/indicacao_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4979/indicacao_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4980/indicacao_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4981/indicacao_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4982/indicacao_no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4998/indicacao_no_6-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4999/indicacao_no_7-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5000/indicacao_no_8-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5002/indicacao_no_9-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5003/indicacao_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5017/indicacao_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5018/indicacao_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5027/indicacao_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5028/indicacao_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5029/indicacao_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5031/indicacao_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5039/indicacao_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5044/indicacao_no_18-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5056/indicacao_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5059/indicacao_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5063/indicacao_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5064/indicacao_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5065/indicacao_no_23-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5073/indicacao_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5083/indicacao_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5084/indicacao_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5087/indicacao_no_27-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5088/indicacao_no_28-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5089/indicacao_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5090/indicacao_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5091/indicacao_no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5095/indicacao_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5096/indicacao_no_33-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5106/indicacao_no_34-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5107/indicacao_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5114/indicacao_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5115/indicacao_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5130/indicacao_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5131/indicacao_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5135/indicacao_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5146/indicacao_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5151/indicacao_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5154/indicacao_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5171/indicacao_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5182/indicacao_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5190/indicacao_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5199/indicacao_no_47-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5200/indicacao_no_48-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5201/indicacao_no_49-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5203/indicacao_no_50-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5204/indicacao_no_51-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5205/indicacao_no_52-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5208/indicacao_no_53-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5215/indicacao_no_54-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5216/indicacao_no_55-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5217/indicacao_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5222/indicacao_no_57-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5224/indicacao_no_58-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5225/indicacao_no_59-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5226/indicacao_no_60-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5237/indicacao_no_61-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5244/indicacao_no_62-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5246/indicacao_no_63-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5247/indicacao_no_64-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5248/indicacao_no_65-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5249/indicacao_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5250/indicacao_no_67-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5251/indicacao_no_68-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5252/indicacao_no_69-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5258/indicacao_no_70-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5260/indicacao_no_71-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5270/indicacao_no_72-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5276/indicacao_no_73-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5279/indicacao_no_75-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5284/indicacao_no_76-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5291/indicacao_no_77-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5293/indicacao_no_78-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5294/indicacao_no_79-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5300/indicacao_no_80-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5301/indicacao_no_81-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5307/indicacao_no_82-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5308/indicacao_no_83-2024_-_23.8.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5311/indicacao_no_84-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5315/indicacao_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5316/indicacao_no_86-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5317/indicacao_no_87-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5318/indicacao_no_88-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5319/indicacao_no_89-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5323/indicacao_no_90-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5324/indicacao_no_91-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5325/indicacao_no_92-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5326/indicacao_no_93-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5327/indicacao_no_94-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5328/indicacao_no_95-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5329/indicacao_no_96-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5330/indicacao_no_97-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5331/indicacao_no_98-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5332/indicacao_no_99-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5333/indicacao_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5336/indicacao_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5337/indicacao_no_102-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5343/indicacao_no_103-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5344/indicacao_no_104-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5349/indicacao_no_105-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5352/indicacao_no_106-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5355/indicacao_no_107-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5358/indicacao_no_108-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5364/indicacao_no_109-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5369/indicacao_no_110-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5371/indicacao_no_111-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5373/indicacao_no_112-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5374/indicacao_no_113-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5375/indicacao_no_114-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5376/indicacao_no_115-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5377/indicacao_no_116-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5378/indicacao_no_117-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5379/indicacao_no_118-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5384/indicacao_no_119-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5386/indicacao_no_120-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5391/indicacao_no_121-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5393/indicacao_no_122-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5394/indicacao_no_123-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5399/indicacao_no_124-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5401/indicacao_no_125-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5411/indicacao_no_126-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5412/indicacao_no_127-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5414/indicacao_no_128-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5421/indicacao_no_129-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5423/indicacao_no_130-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5015/mocao_-_protocolo_no_101-2024_-_21.2.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5053/mocao_-_protocolo_no_179-2024_-_12.3.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5054/mocao_-_protocolo_no_192-2024_-_15.3.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5058/mocao_-_protocolo_no_208-2024_-_22.3.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5108/mocao_de_apelo_-_protocolo_no_268-2024_-_12.4.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5125/mocao_-_protocolo_no_297-2024_-_22.4.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5145/mocao_de_aplausos_-_protocolo_no_331-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5167/mocao_-_protocolo_no_366-2024_-_7.5.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5197/mocao_-_protocolo_no_452-2024_-_28.5.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5198/mocao_-_protocolo_no_455-2024_-_28.5.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5267/mocao_-_protocolo_no_596-2024_-_12.7.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5268/mocao_-_protocolo_no_597-2024_-_12.7.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5289/mocao_-_protocolo_no_647-2024_-_7.8.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5354/mocao_-_protocolo_no_736-2024_-_12.9.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5372/mocao_-_protocolo_no_807-2024_-_22.10.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5400/mocao_-_protocolo_no_851-2024_-_13.11.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5417/mocao_-_protocolo_no_888-2024_-_10.12.2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5418/mocao_-_protocolo_no_889-2024_-_10.12.2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5419/mocao_-_protocolo_no_891-2024_-_10.12.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5036/pdl_719-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5313/pdl_720-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5422/pdl_721-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5116/pelom_28-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5212/pelom_29-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4966/6208.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4967/6209.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4968/6210.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4969/6211.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4970/6212.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4971/6213.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4972/6214.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4973/6215.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4974/6216.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4975/6217.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4976/6218.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4985/6219_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4986/6220_e_matricula.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4987/6221_e_impacto.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4988/6222.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4989/6223.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4990/6224.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4991/6225.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4992/6226.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4993/6227.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4994/6228.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4995/6229_e_impacto.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4996/6230_e_impacto.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5001/6231.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5005/6232.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5006/6233.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5007/6234.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5008/6235.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5009/6236.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5010/6237.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5011/6238.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5012/6239.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5013/6240.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5014/6241_e_impacto.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5019/6242.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5020/6243.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5021/6244.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5022/6245.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5023/6246.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5024/6247.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5025/6248.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5026/6249.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5030/6250.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5032/6251.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5033/6252.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5035/6254.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5041/6255.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5042/6256.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5043/6257.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5047/6258.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5048/6259.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5049/6260.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5050/6261.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5051/6262.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5057/6263.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5060/6264_e_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5061/6265_e_impacto.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5067/6266_e_impacto.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5068/6267.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5069/6268.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5070/6269.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5075/6270.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5076/6271.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5077/6272.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5078/6273.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5079/6274.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5080/6275.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5081/6276.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5082/6277.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5085/6278.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5098/6279.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5100/6280.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5101/6281.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5102/6282.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5103/6283.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5104/6284.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5105/6285_e_substitutivos_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5117/6286.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5118/6287.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5119/6288.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5120/6289.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5121/6290.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5122/6291.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5123/6292.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5124/6293_e_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5136/6294.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5137/6295.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5138/6296.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5139/6297.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5140/6298.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5141/6299.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5142/6300.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5143/6301.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5144/6302_e_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5148/6303.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5149/6304.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5150/6305.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5155/6306.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5156/6307.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5157/6308.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5158/6309.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5173/6310.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5174/6311.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5175/6312.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5176/6313.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5177/6314.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5178/6315.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5183/6316.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5184/6317.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5185/6318.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5186/6319.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5191/6320.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5192/6321.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5193/6322.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5194/6323.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5195/6324.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5196/6325.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5209/6326.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5210/6327.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5218/6328.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5219/6329.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5220/6330.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5221/6331.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5227/6332.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5228/6333.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5229/6334.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5230/6335.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5231/6336.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5232/6337.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5233/6338.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5238/6339.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5239/6340.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5240/6341.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5241/6342.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5245/6343.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5255/6344.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5256/6345.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5257/6346.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5259/6347.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5262/6348.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5263/6349.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5264/6350.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5265/6351.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5266/6352.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5271/6353.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5272/6354.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5273/6355.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5274/6356.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5275/6357.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5280/6358.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5281/6359.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5285/6360.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5286/6361.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5287/6362.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5288/6363.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5292/6364.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5296/6365.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5297/6366.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5298/6367.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5299/6368.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5303/6369.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5304/6370.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5305/6371.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5306/6372.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5310/6373_e_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5312/6374_loa.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5320/6375.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5321/6376.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5322/6377.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5338/6378.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5339/6379.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5345/6380.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5346/6381.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5347/6382.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5348/6383.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5353/6384.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5356/6385.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5359/6386.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5360/6387.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5361/6388.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5362/6389.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5365/6390.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5367/6391_e_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5385/6392.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5387/6393_c_matriculas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5388/6394_c_matriculas.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5389/6395.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5390/6396.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5395/6397.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5396/6398.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5397/6399.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5398/6400.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5406/6401.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5407/6402.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5408/6403.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5415/6404.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5416/6405.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5004/plc_46-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5211/plc_47-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5340/plc_48-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5341/plc_49-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5420/plc_50-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4965/pr_168-2024_e_impacto.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5097/pr_169-2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5370/projeto_de_resolucao_no_170-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5405/pr_171-2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4977/requerimento_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4983/requerimento_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4997/requerimento_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5016/requerimento_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5037/requerimento_no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5040/requerimento_no_6-2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5045/requerimento_no_7-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5046/requerimento_no_8-2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5055/requerimento_no_9-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5062/requerimento_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5066/requerimento_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5072/requerimento_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5074/requerimento_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5086/requerimento_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5092/requerimento_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5093/requerimento_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5094/requerimento_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5109/requerimento_no_18-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5110/requerimento_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5111/requerimento_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5112/requerimento_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5113/requerimento_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5126/requerimento_no_23-2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5127/requerimento_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5128/requerimento_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5129/requerimento_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5132/requerimento_no_27-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5133/requerimento_no_28-2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5134/requerimento_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5147/requerimento_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5152/requerimento_no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5153/requerimento_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5159/requerimento_33-2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5160/requerimento_34-2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5161/requerimento_35-2024.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5162/requerimento_36-2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5163/requerimento_37-2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5164/requerimento_38-2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5165/requerimento_39-2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5166/requerimento_40-2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5168/requerimento_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5169/requerimento_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5170/requerimento_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5172/requerimento_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5179/requerimento_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5180/requerimento_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5181/requerimento_no_47-2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5187/requerimento_no_48-2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5188/requerimento_no_49-2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5189/requerimento_no_50-2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5202/requerimento_no_51-2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5206/requerimento_no_52-2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5207/requerimento_no_53-2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5214/requerimento_no_54-2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5223/requerimento_no_55-2024.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5234/requerimento_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5235/requerimento_no_57-2024.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5236/requerimento_no_58-2024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5242/requerimento_no_59-2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5243/requerimento_no_60-2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5253/requerimento_no_61-2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5254/requerimento_no_62-2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5261/requerimento_no_63-2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5269/requerimento_no_64-2024.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5277/requerimento_no_65-2024.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5282/requerimento_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5283/requerimento_no_67-2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5290/requerimento_no_68-2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5295/requerimento_no_69-2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5302/requerimento_no_70-2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5309/requerimento_no_71-2024_-_23.8.2024.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5314/requerimento_no_72-2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5334/requerimento_no_73-2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5335/requerimento_no_74-2024.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5342/requerimento_no_75-2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5350/requerimento_no_76-2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5351/requerimento_no_77-2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5357/requerimento_no_78-2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5363/requerimento_no_79-2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5366/requerimento_no_80-2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5368/requerimento_no_81-2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5380/requerimento_no_82-2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5381/requerimento_no_83-2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5382/requerimento_no_84-2024.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5383/requerimento_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5392/requerimento_no_86-2024.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5402/requerimento_no_87-2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5403/requerimento_no_88-2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5409/requerimento_no_89-2024.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5410/requerimento_no_90-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4984/anteprojeto_de_lei_1-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5052/anteprojeto_de_lei_2-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5071/anteprojeto_de_lei_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5099/anteprojeto_de_lei_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5213/anteprojeto_de_lei_no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5404/anteprojeto_de_lei_no_6-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4978/indicacao_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4979/indicacao_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4980/indicacao_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4981/indicacao_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4982/indicacao_no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4998/indicacao_no_6-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4999/indicacao_no_7-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5000/indicacao_no_8-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5002/indicacao_no_9-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5003/indicacao_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5017/indicacao_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5018/indicacao_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5027/indicacao_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5028/indicacao_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5029/indicacao_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5031/indicacao_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5039/indicacao_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5044/indicacao_no_18-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5056/indicacao_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5059/indicacao_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5063/indicacao_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5064/indicacao_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5065/indicacao_no_23-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5073/indicacao_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5083/indicacao_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5084/indicacao_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5087/indicacao_no_27-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5088/indicacao_no_28-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5089/indicacao_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5090/indicacao_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5091/indicacao_no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5095/indicacao_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5096/indicacao_no_33-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5106/indicacao_no_34-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5107/indicacao_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5114/indicacao_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5115/indicacao_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5130/indicacao_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5131/indicacao_no_39-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5135/indicacao_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5146/indicacao_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5151/indicacao_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5154/indicacao_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5171/indicacao_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5182/indicacao_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5190/indicacao_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5199/indicacao_no_47-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5200/indicacao_no_48-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5201/indicacao_no_49-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5203/indicacao_no_50-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5204/indicacao_no_51-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5205/indicacao_no_52-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5208/indicacao_no_53-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5215/indicacao_no_54-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5216/indicacao_no_55-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5217/indicacao_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5222/indicacao_no_57-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5224/indicacao_no_58-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5225/indicacao_no_59-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5226/indicacao_no_60-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5237/indicacao_no_61-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5244/indicacao_no_62-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5246/indicacao_no_63-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5247/indicacao_no_64-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5248/indicacao_no_65-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5249/indicacao_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5250/indicacao_no_67-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5251/indicacao_no_68-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5252/indicacao_no_69-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5258/indicacao_no_70-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5260/indicacao_no_71-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5270/indicacao_no_72-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5276/indicacao_no_73-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5279/indicacao_no_75-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5284/indicacao_no_76-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5291/indicacao_no_77-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5293/indicacao_no_78-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5294/indicacao_no_79-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5300/indicacao_no_80-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5301/indicacao_no_81-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5307/indicacao_no_82-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5308/indicacao_no_83-2024_-_23.8.2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5311/indicacao_no_84-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5315/indicacao_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5316/indicacao_no_86-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5317/indicacao_no_87-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5318/indicacao_no_88-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5319/indicacao_no_89-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5323/indicacao_no_90-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5324/indicacao_no_91-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5325/indicacao_no_92-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5326/indicacao_no_93-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5327/indicacao_no_94-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5328/indicacao_no_95-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5329/indicacao_no_96-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5330/indicacao_no_97-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5331/indicacao_no_98-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5332/indicacao_no_99-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5333/indicacao_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5336/indicacao_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5337/indicacao_no_102-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5343/indicacao_no_103-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5344/indicacao_no_104-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5349/indicacao_no_105-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5352/indicacao_no_106-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5355/indicacao_no_107-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5358/indicacao_no_108-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5364/indicacao_no_109-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5369/indicacao_no_110-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5371/indicacao_no_111-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5373/indicacao_no_112-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5374/indicacao_no_113-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5375/indicacao_no_114-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5376/indicacao_no_115-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5377/indicacao_no_116-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5378/indicacao_no_117-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5379/indicacao_no_118-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5384/indicacao_no_119-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5386/indicacao_no_120-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5391/indicacao_no_121-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5393/indicacao_no_122-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5394/indicacao_no_123-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5399/indicacao_no_124-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5401/indicacao_no_125-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5411/indicacao_no_126-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5412/indicacao_no_127-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5414/indicacao_no_128-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5421/indicacao_no_129-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5423/indicacao_no_130-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5015/mocao_-_protocolo_no_101-2024_-_21.2.2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5053/mocao_-_protocolo_no_179-2024_-_12.3.2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5054/mocao_-_protocolo_no_192-2024_-_15.3.2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5058/mocao_-_protocolo_no_208-2024_-_22.3.2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5108/mocao_de_apelo_-_protocolo_no_268-2024_-_12.4.2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5125/mocao_-_protocolo_no_297-2024_-_22.4.2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5145/mocao_de_aplausos_-_protocolo_no_331-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5167/mocao_-_protocolo_no_366-2024_-_7.5.2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5197/mocao_-_protocolo_no_452-2024_-_28.5.2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5198/mocao_-_protocolo_no_455-2024_-_28.5.2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5267/mocao_-_protocolo_no_596-2024_-_12.7.2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5268/mocao_-_protocolo_no_597-2024_-_12.7.2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5289/mocao_-_protocolo_no_647-2024_-_7.8.2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5354/mocao_-_protocolo_no_736-2024_-_12.9.2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5372/mocao_-_protocolo_no_807-2024_-_22.10.2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5400/mocao_-_protocolo_no_851-2024_-_13.11.2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5417/mocao_-_protocolo_no_888-2024_-_10.12.2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5418/mocao_-_protocolo_no_889-2024_-_10.12.2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5419/mocao_-_protocolo_no_891-2024_-_10.12.2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5036/pdl_719-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5313/pdl_720-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5422/pdl_721-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5116/pelom_28-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5212/pelom_29-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4966/6208.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4967/6209.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4968/6210.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4969/6211.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4970/6212.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4971/6213.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4972/6214.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4973/6215.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4974/6216.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4975/6217.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4976/6218.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4985/6219_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4986/6220_e_matricula.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4987/6221_e_impacto.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4988/6222.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4989/6223.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4990/6224.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4991/6225.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4992/6226.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4993/6227.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4994/6228.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4995/6229_e_impacto.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4996/6230_e_impacto.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5001/6231.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5005/6232.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5006/6233.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5007/6234.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5008/6235.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5009/6236.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5010/6237.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5011/6238.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5012/6239.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5013/6240.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5014/6241_e_impacto.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5019/6242.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5020/6243.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5021/6244.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5022/6245.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5023/6246.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5024/6247.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5025/6248.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5026/6249.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5030/6250.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5032/6251.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5033/6252.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5035/6254.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5041/6255.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5042/6256.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5043/6257.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5047/6258.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5048/6259.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5049/6260.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5050/6261.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5051/6262.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5057/6263.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5060/6264_e_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5061/6265_e_impacto.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5067/6266_e_impacto.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5068/6267.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5069/6268.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5070/6269.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5075/6270.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5076/6271.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5077/6272.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5078/6273.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5079/6274.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5080/6275.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5081/6276.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5082/6277.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5085/6278.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5098/6279.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5100/6280.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5101/6281.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5102/6282.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5103/6283.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5104/6284.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5105/6285_e_substitutivos_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5117/6286.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5118/6287.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5119/6288.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5120/6289.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5121/6290.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5122/6291.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5123/6292.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5124/6293_e_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5136/6294.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5137/6295.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5138/6296.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5139/6297.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5140/6298.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5141/6299.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5142/6300.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5143/6301.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5144/6302_e_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5148/6303.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5149/6304.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5150/6305.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5155/6306.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5156/6307.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5157/6308.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5158/6309.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5173/6310.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5174/6311.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5175/6312.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5176/6313.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5177/6314.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5178/6315.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5183/6316.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5184/6317.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5185/6318.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5186/6319.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5191/6320.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5192/6321.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5193/6322.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5194/6323.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5195/6324.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5196/6325.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5209/6326.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5210/6327.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5218/6328.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5219/6329.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5220/6330.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5221/6331.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5227/6332.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5228/6333.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5229/6334.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5230/6335.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5231/6336.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5232/6337.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5233/6338.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5238/6339.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5239/6340.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5240/6341.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5241/6342.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5245/6343.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5255/6344.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5256/6345.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5257/6346.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5259/6347.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5262/6348.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5263/6349.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5264/6350.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5265/6351.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5266/6352.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5271/6353.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5272/6354.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5273/6355.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5274/6356.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5275/6357.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5280/6358.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5281/6359.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5285/6360.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5286/6361.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5287/6362.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5288/6363.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5292/6364.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5296/6365.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5297/6366.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5298/6367.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5299/6368.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5303/6369.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5304/6370.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5305/6371.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5306/6372.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5310/6373_e_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5312/6374_loa.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5320/6375.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5321/6376.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5322/6377.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5338/6378.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5339/6379.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5345/6380.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5346/6381.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5347/6382.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5348/6383.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5353/6384.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5356/6385.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5359/6386.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5360/6387.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5361/6388.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5362/6389.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5365/6390.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5367/6391_e_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5385/6392.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5387/6393_c_matriculas.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5388/6394_c_matriculas.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5389/6395.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5390/6396.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5395/6397.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5396/6398.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5397/6399.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5398/6400.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5406/6401.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5407/6402.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5408/6403.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5415/6404.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5416/6405.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5004/plc_46-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5211/plc_47-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5340/plc_48-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5341/plc_49-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5420/plc_50-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4965/pr_168-2024_e_impacto.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5097/pr_169-2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5370/projeto_de_resolucao_no_170-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5405/pr_171-2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4977/requerimento_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4983/requerimento_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/4997/requerimento_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5016/requerimento_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5037/requerimento_no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5040/requerimento_no_6-2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5045/requerimento_no_7-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5046/requerimento_no_8-2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5055/requerimento_no_9-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5062/requerimento_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5066/requerimento_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5072/requerimento_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5074/requerimento_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5086/requerimento_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5092/requerimento_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5093/requerimento_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5094/requerimento_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5109/requerimento_no_18-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5110/requerimento_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5111/requerimento_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5112/requerimento_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5113/requerimento_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5126/requerimento_no_23-2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5127/requerimento_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5128/requerimento_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5129/requerimento_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5132/requerimento_no_27-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5133/requerimento_no_28-2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5134/requerimento_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5147/requerimento_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5152/requerimento_no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5153/requerimento_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5159/requerimento_33-2024.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5160/requerimento_34-2024.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5161/requerimento_35-2024.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5162/requerimento_36-2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5163/requerimento_37-2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5164/requerimento_38-2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5165/requerimento_39-2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5166/requerimento_40-2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5168/requerimento_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5169/requerimento_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5170/requerimento_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5172/requerimento_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5179/requerimento_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5180/requerimento_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5181/requerimento_no_47-2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5187/requerimento_no_48-2024.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5188/requerimento_no_49-2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5189/requerimento_no_50-2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5202/requerimento_no_51-2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5206/requerimento_no_52-2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5207/requerimento_no_53-2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5214/requerimento_no_54-2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5223/requerimento_no_55-2024.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5234/requerimento_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5235/requerimento_no_57-2024.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5236/requerimento_no_58-2024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5242/requerimento_no_59-2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5243/requerimento_no_60-2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5253/requerimento_no_61-2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5254/requerimento_no_62-2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5261/requerimento_no_63-2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5269/requerimento_no_64-2024.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5277/requerimento_no_65-2024.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5282/requerimento_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5283/requerimento_no_67-2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5290/requerimento_no_68-2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5295/requerimento_no_69-2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5302/requerimento_no_70-2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5309/requerimento_no_71-2024_-_23.8.2024.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5314/requerimento_no_72-2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5334/requerimento_no_73-2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5335/requerimento_no_74-2024.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5342/requerimento_no_75-2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5350/requerimento_no_76-2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5351/requerimento_no_77-2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5357/requerimento_no_78-2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5363/requerimento_no_79-2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5366/requerimento_no_80-2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5368/requerimento_no_81-2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5380/requerimento_no_82-2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5381/requerimento_no_83-2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5382/requerimento_no_84-2024.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5383/requerimento_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5392/requerimento_no_86-2024.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5402/requerimento_no_87-2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5403/requerimento_no_88-2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5409/requerimento_no_89-2024.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.palmeira.pr.leg.br/media/sapl/public/materialegislativa/2024/5410/requerimento_no_90-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H458"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="190.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>