--- v0 (2026-04-30)
+++ v1 (2026-06-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6366" uniqueCount="2958">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6367" uniqueCount="2958">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -21878,50 +21878,53 @@
       <c r="F484" t="s">
         <v>1841</v>
       </c>
       <c r="G484" s="1" t="s">
         <v>1938</v>
       </c>
       <c r="H484" t="s">
         <v>1939</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
         <v>1940</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
         <v>1941</v>
       </c>
       <c r="D485" t="s">
         <v>1861</v>
       </c>
       <c r="E485" t="s">
         <v>1862</v>
+      </c>
+      <c r="F485" t="s">
+        <v>1841</v>
       </c>
       <c r="G485" s="1" t="s">
         <v>1942</v>
       </c>
       <c r="H485" t="s">
         <v>1943</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
         <v>1944</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
         <v>1945</v>
       </c>
       <c r="D486" t="s">
         <v>1861</v>
       </c>
       <c r="E486" t="s">
         <v>1862</v>
       </c>
       <c r="F486" t="s">